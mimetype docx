--- v0 (2025-11-27)
+++ v1 (2026-10-08)
@@ -1,2940 +1,4710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00043B81" w:rsidRDefault="007046C5" w:rsidP="007046C5">
+    <w:p w14:paraId="0A97E976" w14:textId="5719B7D1" w:rsidR="00CB0951" w:rsidRDefault="00CB0951" w:rsidP="009F2374">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007046C5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>MARIJAMPOLĖS „ŠALTINIO“ PROGIMNAZIJOS</w:t>
+        <w:t>MARIJAMPOLĖS „ŠALTINIO“ PROGIMNAZIJ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007046C5" w:rsidRDefault="007046C5" w:rsidP="007046C5">
+    <w:p w14:paraId="08ED3DA9" w14:textId="77777777" w:rsidR="00FD5729" w:rsidRDefault="00FD5729" w:rsidP="009F2374">
       <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E41C07" w14:textId="2CEA7F06" w:rsidR="00CB0951" w:rsidRDefault="00CB0951" w:rsidP="009F2374">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025-2026 M. M. </w:t>
+        <w:t xml:space="preserve">2026–2027 M. M. </w:t>
       </w:r>
-      <w:r w:rsidR="00390A99">
+      <w:r w:rsidR="00B46A13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">NŠ </w:t>
+        <w:t xml:space="preserve">SOCIALINIŲ PARTNERIŲ </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>UŽIMTUMO TVARKARAŠTIS</w:t>
+        <w:t>NEFORMALIOJO</w:t>
       </w:r>
+      <w:r w:rsidR="004E5F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VAIKŲ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ŠVIETIMO </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>IR KITŲ VEIKLŲ</w:t>
+      </w:r>
+      <w:r w:rsidR="0048336A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>TVARKARAŠTIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E5A428" w14:textId="77777777" w:rsidR="00FD5729" w:rsidRDefault="00FD5729" w:rsidP="006647A1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="13622" w:type="dxa"/>
+        <w:tblW w:w="13331" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="631"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2360"/>
+        <w:gridCol w:w="628"/>
+        <w:gridCol w:w="2623"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="2973"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1879"/>
+        <w:gridCol w:w="1821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E47AE1" w:rsidTr="006F3843">
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="332CD78E" w14:textId="77777777" w:rsidTr="006647A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:b/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B15B2E2" w14:textId="3054E78F" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Eil. Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7C7739" w14:textId="4079E8A8" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="00AE2F7A" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialinis partneris/ programos, veiklos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>pavadinimas</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0E2891" w14:textId="77777777" w:rsidR="00785AB0" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dalyviai</w:t>
+            </w:r>
+            <w:r w:rsidR="00667762">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F68791" w14:textId="21F4F956" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mokiniai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAFD840" w14:textId="77777777" w:rsidR="00785AB0" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokytojas</w:t>
+            </w:r>
+            <w:r w:rsidR="00667762">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BBB8EB" w14:textId="103711BA" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="00667762" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>vadovas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5537" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7550ADEA" w14:textId="6B264362" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veiklų </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="292716E5" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A13E8F2" w14:textId="3EF0A0C8" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DC72CA" w14:textId="67AC519C" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2CA3BF" w14:textId="138BD687" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1792B3AD" w14:textId="1DB117E0" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7203ACCA" w14:textId="35F3F80B" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1208C363" w14:textId="6B7F9822" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753C6622" w14:textId="18FC3DE6" w:rsidR="008E030F" w:rsidRPr="008E030F" w:rsidRDefault="008E030F" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E030F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>laikas (val.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="0AC9F33C" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09851C4C" w14:textId="096EA2F0" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="529B4209" w14:textId="7783296F" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Marijampolės meno mokykl</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A13" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A13" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Patirtinis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ugdymas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2941367A" w14:textId="58D8B5BC" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD36929" w14:textId="77777777" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rima </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Berčiūnienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="45D3ACAE" w14:textId="70F82BD5" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 679 76416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64945830" w14:textId="5CEA35C5" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>203 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A08267F" w14:textId="54201637" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B98FAF" w14:textId="11A4F067" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="35C3918B" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED40B7A" w14:textId="376BA8A7" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C91F5D" w14:textId="7DD98041" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Marijampolės meno mokykl</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A13" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> „Iš senelės skrynios“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C4F6AB" w14:textId="11BFF8E9" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B93517A" w14:textId="1066F290" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palmira </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matulevičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2437EDB1" w14:textId="4C152344" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tel. +370 686 74180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A6648A" w14:textId="0F5905F7" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>105 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6BAF50" w14:textId="6E013151" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70317E34" w14:textId="41F68E11" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.50–15.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="4E6DC113" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28661786" w14:textId="6C10D0E4" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA13057" w14:textId="1C1A4469" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UAB </w:t>
+            </w:r>
+            <w:r w:rsidR="00B71FA7" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27904" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Bananas</w:t>
+            </w:r>
+            <w:r w:rsidR="00B71FA7" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D17B4" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D17B4" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+              <w:t>„Mažoji medicinos mokykla“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C87072" w14:textId="6831B7A9" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2119" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="609A4201" w14:textId="77777777" w:rsidR="004D17B4" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="00737644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gintarė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aleknienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458E7C30" w14:textId="3CCBBD76" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. </w:t>
+            </w:r>
+            <w:r w:rsidR="004D17B4" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>+37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00795B84" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 682 61059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063F0ED0" w14:textId="15F36F94" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004D17B4" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C27FF14" w14:textId="524BBDF4" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657180F9" w14:textId="3DA87A2B" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>14.00–15.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="5DFBEA04" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44496C8F" w14:textId="719F09D6" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="000161E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD68CEE" w14:textId="36BF414B" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="004D17B4" w:rsidP="00737644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Marijampolės meno mokykl</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A13" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B46A13" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00203AD5" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00203AD5" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Origami</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00203AD5" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E95E46" w14:textId="68EF8EF2" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2119" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="008D0CA5" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FFF58" w14:textId="77777777" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vilma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Šapalienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="37D29F23" w14:textId="37E5D623" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="00737644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel.</w:t>
+            </w:r>
+            <w:r w:rsidR="008D0CA5" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D17B4" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>+37</w:t>
+            </w:r>
+            <w:r w:rsidR="008D0CA5" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0 671 16169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262FD75C" w14:textId="094B2F96" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>303 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1465AF81" w14:textId="246D3AAD" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="004E5F8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0A9B7E" w14:textId="036392F9" w:rsidR="00203AD5" w:rsidRPr="00B45A1B" w:rsidRDefault="00203AD5" w:rsidP="004D17B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13.00-14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="7D646D9D" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9AACA1" w14:textId="7E33249D" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DD8191" w14:textId="0DEBA9D3" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Marijampolės meno mokykla. „Iš senelės skrynios“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C072CA" w14:textId="2B6FFE69" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E274A0B" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Rasa Astašauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1200846E" w14:textId="14504C69" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 616 57345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E529A8" w14:textId="67900566" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>301 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7BE6A0" w14:textId="1B2C0F2C" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4B64BD" w14:textId="044EBACB" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13.00-14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="1422144E" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E541253" w14:textId="7FC29459" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4FB127" w14:textId="5B60ACE0" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marijampolės meno mokykla. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+              <w:t>„Skautų centras“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4BE514" w14:textId="76A5D875" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5229C9F8" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Audronė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Levickienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="40A02E25" w14:textId="28360DF4" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 682 57553</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C172146" w14:textId="3CC221D5" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>303 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E64607B" w14:textId="7E98BA32" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD637A8" w14:textId="442C1DDB" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="1AED95FB" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A71B9F1" w14:textId="0E35A33D" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B5F8BA" w14:textId="6A423E20" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VŠĮ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lispa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> „</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>studija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>plius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3413D3CF" w14:textId="0D79C043" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–2</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7D1B7C" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aistė </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Bobinė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="77B176AD" w14:textId="1C943473" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 654 59292</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E22B9D0" w14:textId="7CACCF6E" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>119 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453F6137" w14:textId="0C9E9CE2" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B81502D" w14:textId="3BF54F90" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13.00-16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="19206F8E" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D015B53" w14:textId="66C21D3B" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68196D38" w14:textId="68608CA4" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>VŠĮ „Teniso Meka“. Tenisas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582A202B" w14:textId="0B203902" w:rsidR="00B45A1B" w:rsidRDefault="00667762" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–8 kl./</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327FF71A" w14:textId="4C4E7F1E" w:rsidR="00667762" w:rsidRPr="00B45A1B" w:rsidRDefault="00667762" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...16 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>suaug</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5729">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>usiųjų</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B006391" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robertas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Blagušauskas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="723780A7" w14:textId="38F89269" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 657 54554</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564F6933" w14:textId="33158CBA" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Sporto salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F839DF9" w14:textId="5CC49974" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37502822" w14:textId="7D3FE7D4" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>17.00–20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="66A3BB4E" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B1A31C" w14:textId="3FE846DC" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CB41CF" w14:textId="644E359D" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>NVŠ „Choras ir aš“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A89DD5" w14:textId="46AD4D54" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C8C20A" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Rasa Burinskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788FD0A2" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 699 33899</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBBC321" w14:textId="342E8ACE" w:rsidR="00FD5729" w:rsidRPr="00B45A1B" w:rsidRDefault="00FD5729" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01399F29" w14:textId="1A871405" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Renginių salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B17C42E" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9B9707" w14:textId="69CDF3AC" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFDA4AF" w14:textId="1D09FAF5" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>14.00–15.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="05E80E77" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="279F8A8A" w14:textId="0460D366" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E928722" w14:textId="29D5B7E0" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00023BDD" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Marijampolės s</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porto </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>Užsiėmimų pradžios laikas</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>entras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45A1B" w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Šachmatai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4656E344" w14:textId="18CDA4F6" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–8</w:t>
+            </w:r>
+            <w:r w:rsidR="006647A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E597F39" w14:textId="64F05183" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Rolandas Martinkus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A72672E" w14:textId="4D4D1590" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 615 97227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31ED0F67" w14:textId="68F55AF9" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>126 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7472DC96" w14:textId="7600A32F" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BB70ED" w14:textId="7320F0D9" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.30–18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47AE1" w:rsidTr="006F3843">
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="04DA03A1" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
-          </w:tcPr>
-[...41 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52F2918C" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC691A9" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CEC627" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3194A421" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E695749" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A46686F" w14:textId="1B546AA8" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2126CB" w14:textId="2C8FFBF3" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.30–18.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="4C989722" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7CAC83" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F2FA0D" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6FA41A" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F7826A" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F52F7D8" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFB036A" w14:textId="2B454428" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BEF3B8" w14:textId="145D5489" w:rsidR="005E2C9C" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.30–18.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="2E948FCC" w14:textId="77777777" w:rsidTr="00F93434">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9948BE" w14:textId="790AB3C6" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00F93434">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lispa</w:t>
-[...34 lines deleted...]
-            </w:r>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498876F7" w14:textId="089E7A1C" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Marijampolės s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">porto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>entras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>A. Bobinė</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>Krepšinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1348C8AF" w14:textId="28BBACC3" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1–8</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>Tel. 065459292</w:t>
-[...39 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5736872D" w14:textId="77777777" w:rsidR="002C008B" w:rsidRDefault="002C008B" w:rsidP="002C008B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tautvydas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> val.</w:t>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kliūčinykas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6A47AB14" w14:textId="5FC81769" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 65</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81B3D" w:rsidRPr="00E81B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81B3D" w:rsidRPr="00E81B3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>41614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7AFF5F" w14:textId="06E95F94" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Sporto salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0437EF" w14:textId="488F92BF" w:rsidR="002C008B" w:rsidRPr="007F63A7" w:rsidRDefault="002C008B" w:rsidP="002C008B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F63A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5258EEB5" w14:textId="77777777" w:rsidR="002C008B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F63A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA3C8F0" w14:textId="73E8F205" w:rsidR="002C008B" w:rsidRPr="002C008B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15606878" w14:textId="133D5429" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F63A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.00–20.00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47AE1" w:rsidTr="006F3843">
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="64B976E9" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:trPr>
+          <w:trHeight w:val="326"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
-          </w:tcPr>
-[...48 lines deleted...]
-          <w:p w:rsidR="009D65F0" w:rsidRPr="00E47AE1" w:rsidRDefault="00CA07F2" w:rsidP="007046C5">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D54AA38" w14:textId="77777777" w:rsidR="002C008B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14131C5C" w14:textId="77777777" w:rsidR="002C008B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C33AC1F" w14:textId="77777777" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255EEBAB" w14:textId="77777777" w:rsidR="002C008B" w:rsidRDefault="002C008B" w:rsidP="002C008B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4583C0C2" w14:textId="77777777" w:rsidR="002C008B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A86B0CF" w14:textId="416760F5" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C39E956" w14:textId="11D5341B" w:rsidR="002C008B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C008B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.00–19.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="00B45A1B" w14:paraId="48A2663E" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:trPr>
+          <w:trHeight w:val="598"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F34150" w14:textId="408B94B8" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="002C008B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...65 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">12. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1DA042" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Sveikatingumo mankštos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2499EA1B" w14:textId="1019CF15" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00667762" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>Ketvirtadienis</w:t>
-[...23 lines deleted...]
-              <w:t>13.00-14.30 val.</w:t>
+              <w:t>Suaug</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5729">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>usiųjų</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB6D777" w14:textId="235707B5" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Edita Kulikauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6474B8E9" w14:textId="42841E1A" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tel. +370 614 43025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE6A3D3" w14:textId="5CCF6768" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>I aukšto fojė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6727C60B" w14:textId="057540BD" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk145423065"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>trečiadienis</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E59DDE5" w14:textId="30986F9E" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.00–20.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47AE1" w:rsidTr="006F3843">
+      <w:tr w:rsidR="00AE2F7A" w:rsidRPr="004D17B4" w14:paraId="6B162F8B" w14:textId="77777777" w:rsidTr="006647A1">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
-          </w:tcPr>
-[...1295 lines deleted...]
-                <w:lang w:val="lt-LT"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1793C2F4" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAAD87E" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2740290D" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="637391F1" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1751" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63B2A98F" w14:textId="77777777" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581FB913" w14:textId="62B330FC" w:rsidR="00B45A1B" w:rsidRPr="00B45A1B" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antradienis</w:t>
             </w:r>
-          </w:p>
-[...734 lines deleted...]
-              <w:t>14.00-15.30 val.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ketvirtadienis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540BFDD8" w14:textId="38454EF4" w:rsidR="00B45A1B" w:rsidRPr="004D17B4" w:rsidRDefault="00B45A1B" w:rsidP="00B45A1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B45A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.40–19.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007046C5" w:rsidRDefault="007046C5" w:rsidP="007046C5">
+    <w:p w14:paraId="36A59E63" w14:textId="64EBE78F" w:rsidR="00CB0951" w:rsidRDefault="00CB0951" w:rsidP="00CB0951">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850F7F" w:rsidRPr="00850F7F" w:rsidRDefault="00850F7F" w:rsidP="007046C5">
+    <w:p w14:paraId="491F4D9D" w14:textId="77777777" w:rsidR="009F5461" w:rsidRDefault="009F5461" w:rsidP="00CB0951">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ABA179B" w14:textId="3A365C02" w:rsidR="00CB0951" w:rsidRPr="00850F7F" w:rsidRDefault="00CB0951" w:rsidP="00CB0951">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00850F7F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Direktoriaus pavaduotoja ugdymui </w:t>
+        <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004E5F8B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00850F7F">
+      <w:r w:rsidR="00DB2ECA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Anžela Paplauskienė</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB2ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00626718">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00626718">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F75C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Loreta Matusevičienė</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00850F7F" w:rsidRPr="00850F7F" w:rsidSect="005C77F4">
+    <w:p w14:paraId="6E5DDD06" w14:textId="77777777" w:rsidR="00E215A1" w:rsidRPr="00F75C15" w:rsidRDefault="00E215A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sv-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E215A1" w:rsidRPr="00F75C15" w:rsidSect="00C64E28">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="426" w:right="1440" w:bottom="426" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="531" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="122"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007046C5"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00E47AE1"/>
+    <w:rsidRoot w:val="00F455A2"/>
+    <w:rsid w:val="000161E1"/>
+    <w:rsid w:val="00023BDD"/>
+    <w:rsid w:val="001F54EC"/>
+    <w:rsid w:val="001F5F57"/>
+    <w:rsid w:val="00203AD5"/>
+    <w:rsid w:val="002C008B"/>
+    <w:rsid w:val="003A02AD"/>
+    <w:rsid w:val="003B52DC"/>
+    <w:rsid w:val="003F3146"/>
+    <w:rsid w:val="0048336A"/>
+    <w:rsid w:val="004D17B4"/>
+    <w:rsid w:val="004E5F8B"/>
+    <w:rsid w:val="005536B9"/>
+    <w:rsid w:val="005E2C9C"/>
+    <w:rsid w:val="00601620"/>
+    <w:rsid w:val="00616CA3"/>
+    <w:rsid w:val="00626718"/>
+    <w:rsid w:val="006647A1"/>
+    <w:rsid w:val="00667762"/>
+    <w:rsid w:val="00671BE2"/>
+    <w:rsid w:val="00677E88"/>
+    <w:rsid w:val="00737644"/>
+    <w:rsid w:val="00785AB0"/>
+    <w:rsid w:val="00795B84"/>
+    <w:rsid w:val="00840422"/>
+    <w:rsid w:val="00886E8F"/>
+    <w:rsid w:val="008D0CA5"/>
+    <w:rsid w:val="008E030F"/>
+    <w:rsid w:val="00984C71"/>
+    <w:rsid w:val="009F2374"/>
+    <w:rsid w:val="009F5461"/>
+    <w:rsid w:val="00A76468"/>
+    <w:rsid w:val="00AE2F7A"/>
+    <w:rsid w:val="00B17BB4"/>
+    <w:rsid w:val="00B45A1B"/>
+    <w:rsid w:val="00B46A13"/>
+    <w:rsid w:val="00B71FA7"/>
+    <w:rsid w:val="00B93E2F"/>
+    <w:rsid w:val="00BD2119"/>
+    <w:rsid w:val="00C052A6"/>
+    <w:rsid w:val="00C27904"/>
+    <w:rsid w:val="00C64E28"/>
+    <w:rsid w:val="00C84226"/>
+    <w:rsid w:val="00CA1E5C"/>
+    <w:rsid w:val="00CB0951"/>
+    <w:rsid w:val="00DB2ECA"/>
+    <w:rsid w:val="00E215A1"/>
+    <w:rsid w:val="00E52452"/>
+    <w:rsid w:val="00E6018B"/>
+    <w:rsid w:val="00E81B3D"/>
+    <w:rsid w:val="00F1117E"/>
+    <w:rsid w:val="00F455A2"/>
+    <w:rsid w:val="00F75C15"/>
+    <w:rsid w:val="00F93434"/>
+    <w:rsid w:val="00FD5729"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29655275"/>
+  <w14:docId w14:val="20284E68"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0AEEC670-2A4F-4FD8-8AEC-8BD4B85C7D0C}"/>
+  <w15:docId w15:val="{787B14E3-4AAE-4ABA-AF5C-9F6558A763EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3291,110 +5061,110 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CB0951"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="007046C5"/>
+    <w:rsid w:val="00CB0951"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3648,91 +5418,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1346</Characters>
+  <Pages>2</Pages>
+  <Words>304</Words>
+  <Characters>1734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1579</CharactersWithSpaces>
+  <CharactersWithSpaces>2034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>ANŽELA PAPLAUSKIENĖ</dc:creator>
+  <dc:creator>LORETA MATUSEVIČIENĖ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>