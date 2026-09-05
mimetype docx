--- v0 (2025-10-09)
+++ v1 (2026-09-05)
@@ -1,5815 +1,6183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40C00B78" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
-[...15 lines deleted...]
-    <w:p w14:paraId="2284C1C7" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="3055509F" w14:textId="77777777" w:rsidR="009450BF" w:rsidRPr="009F7AF5" w:rsidRDefault="009450BF" w:rsidP="00155CC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0AB832" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="40C00B78" w14:textId="114572E4" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F7AF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:t>RUGSĖJO MĖN. VEIKLOS PLANAS</w:t>
+        <w:t>MARIJAMPOLĖS „ŠALTINIO“ PROGIMNAZIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68494C40" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="2284C1C7" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5A0AB832" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>RUGSĖJO MĖN. VEIKLOS PLANAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC561D8" w14:textId="77777777" w:rsidR="00F83475" w:rsidRPr="009F7AF5" w:rsidRDefault="00F83475" w:rsidP="00A87848">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10172" w:type="dxa"/>
+        <w:tblW w:w="15166" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="609"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="610"/>
+        <w:gridCol w:w="6631"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="2107"/>
+        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="56"/>
+        <w:gridCol w:w="2206"/>
+        <w:gridCol w:w="35"/>
+        <w:gridCol w:w="1469"/>
+        <w:gridCol w:w="26"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00155CC6" w14:paraId="7B5B0E33" w14:textId="77777777">
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="7B5B0E33" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EFF1747" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="5EFF1747" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-199" w:hanging="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2CEB70" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="7B2CEB70" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:left="-108" w:right="-58"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="6631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05511011" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="05511011" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">               Veikla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E210B4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="11E210B4" w14:textId="1FED6784" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Data</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE1CC8" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>, vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A78988" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="28A78988" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Dalyviai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E53EC77" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3E53EC77" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Atsakingas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34A364B4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="34A364B4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Pastabos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CC6" w14:paraId="0883C1B8" w14:textId="77777777">
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="0883C1B8" w14:textId="77777777" w:rsidTr="00E80F23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10172" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="15166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F3CBF4C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="6F3CBF4C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">            Organizacinė veikla</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CC6" w14:paraId="00A433DF" w14:textId="77777777">
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="00A433DF" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:trHeight w:val="2258"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41AB741B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="41AB741B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6991F57D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...47 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6991F57D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F83B9C4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4232D54C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="195CEFE9" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D6C7DB6" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1D6C7DB6" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="661F6E34" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ED3BED8" w14:textId="79D38C68" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4D4B44" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7C4D4B44" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03015B11" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="660F3E17" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="660F3E17" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CDEAEC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BA462A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C22786D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...26 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C22786D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7172A5CB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="564F3F6D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39411AFB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B4D59F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="11B4D59F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6173DE58" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="161FE990" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3525CEE7" w14:textId="72BB4A57" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067F5434" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="067F5434" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DCE1206" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="459666CB" w14:textId="5A09E2D6" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F241D4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...19 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="35F241D4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29D431D1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C87E38F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1431CD7A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...6 lines deleted...]
-          <w:p w14:paraId="55A483B5" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="1431CD7A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="648D4056" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="55A483B5" w14:textId="756CA89B" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="235D8E0C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="0FEB2C54" w14:textId="77777777" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="007F0E82">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="571F2D49" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="262940A8" w14:textId="77777777" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="007F0E82">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62193BEF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="43EDD411" w14:textId="20A6ADAE" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="007F0E82">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA8D470" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B2F124F" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3275DD72" w14:textId="6803E84D" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235D8E0C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62193BEF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="6631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D1D27AC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7D1D27AC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sveikatos patikrinimas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6287E83E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...47 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6287E83E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E58EFB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BAB01B6" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="441851E1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Progimnazijos veiklos plano dalių derinimas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7409F4AF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7409F4AF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C40EE4B" w14:textId="77777777" w:rsidR="00BE1CC8" w:rsidRPr="009F7AF5" w:rsidRDefault="00BE1CC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CFCD682" w14:textId="4202A643" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Pamokų paskirstymo ir tarifikacijos dokumentų parengimas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABE19A9" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4ABE19A9" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokinių ir pedagogų dokumentų, duomenų bazių tvarkymas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79EB3977" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...32 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6775DC17" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D14963B" w14:textId="2FE3B875" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Pretendentų nominacijoms „Už nuopelnus Marijampolės švietimui“ teikimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F61A007" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C397145" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79EB3977" w14:textId="0FF5417C" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00D161FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Saugios aplinkos užtikrinimo</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> organizavimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E82E80" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35C1A631" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77C20397" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="691A9EEB" w14:textId="7B1DDBEF" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Pamokų, neformaliojo ugdymo tvarkaraščių derinimas</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D161FA" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mokinių, dalyvaujančių neformaliojo vaikų švietimo veikloje, sąrašų pateikimas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4F8167" w14:textId="5DF51E09" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Darbo grafikų derinimas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2412B4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2E2412B4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C760C10" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="597D9476" w14:textId="41B56A14" w:rsidR="00C84E20" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokinių pavėžėjimo ir nemokamo maitinimo tvarkymas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E95B3C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1C67CB8B" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27E95B3C" w14:textId="2EAFA5EA" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Darbo sutarčių pakeitimai</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="008D4A70" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>, Mokytojų darbo krūvio sandaros lentelės mokslo metams parengimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AC8D20" w14:textId="77777777" w:rsidR="00C84E20" w:rsidRPr="009F7AF5" w:rsidRDefault="00C84E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="002BF29A" w14:textId="67B35ABA" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Skaitmeninių išteklių, programų užsakymas/pratęsimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7537BC38" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E5DC5F8" w14:textId="53E1843E" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="007F0E82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Fotografavimas</w:t>
+            </w:r>
+            <w:r w:rsidR="00085941" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidR="008D4A70" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Klasių ir mokytojų kolektyvo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E808546" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="2E808546" w14:textId="48E89337" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00BE1CC8">
             <w:pPr>
               <w:ind w:left="-56" w:right="-109" w:firstLine="16"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="1385A187" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76BA61E3" w14:textId="522F2007" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="002A04AB">
             <w:pPr>
               <w:ind w:left="-56" w:right="-109" w:firstLine="16"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>L.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="002A04AB" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Bieliausko šeimos klinikoje</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BA61E3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...59 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31FA631E" w14:textId="77777777" w:rsidR="002A04AB" w:rsidRPr="009F7AF5" w:rsidRDefault="002A04AB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A3A30D" w14:textId="74EC8D6C" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Iki 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00637483" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB2CCDE" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="056A1B65" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52A9B4C0" w14:textId="75505583" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00637483">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Iki 14 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53881964" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="274303E5" w14:textId="7F17123B" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80F23" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F9379D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03D7708F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="019B6354" w14:textId="40BE4E22" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Iki 10 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38547548" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="006CEF85" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="625370FE" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28CA3993" w14:textId="6E2D7E4E" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80F23" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="710F7F03" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A888248" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D7F6816" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61FB0F72" w14:textId="4B7EE3C7" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80F23" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="778C7C06" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="637EFCCC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19B4F973" w14:textId="429C63A9" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80F23" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED2745D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AC6E77A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BAB2F67" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Per mėn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53881964" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...134 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="00ED6E13" w14:textId="77777777" w:rsidR="00230C9D" w:rsidRPr="009F7AF5" w:rsidRDefault="00230C9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5728C933" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31465477" w14:textId="54F85D86" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Per mėn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00ED6E13" w14:textId="77777777" w:rsidR="00230C9D" w:rsidRDefault="00230C9D">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="075AF2B9" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07B4A963" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7415508B" w14:textId="237CD99A" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Per mėn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72232F18" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="10146AC8" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17BF9BE3" w14:textId="77777777" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59ADD7CC" w14:textId="7A513087" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="007F0E82">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>28, 29, 30 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72232F18" w14:textId="53B4F456" w:rsidR="007F0E82" w:rsidRPr="009F7AF5" w:rsidRDefault="007F0E82">
             <w:pPr>
               <w:ind w:right="-15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AD2B211" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="4AD2B211" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:left="-27" w:right="-62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Visi progimnazijos darbuotojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="100603E1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...33 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="100603E1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5670B42F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Progimnazijos bendruomenė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CBD61DD" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3CBD61DD" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48603F9D" w14:textId="2A77021E" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Pedagoginiai darbuotojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F754C31" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="41F8CBB1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokytojai, klasių auklėtojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AB219E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0C198468" w14:textId="7B47A3C2" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokytojai, pagalbos mokiniui specialistai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4035557C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="00AB219E" w14:textId="1B240DD8" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokytojai, pagalbos mokiniui specialistai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4035557C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokytojai, būrelių vadovai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591D3A88" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="591D3A88" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokytojai, darbuotojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515B5975" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="515B5975" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3883C67B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Klasių auklėtojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32622285" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="32622285" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79D306E1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Progimnazijos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FBBD947" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2FBBD947" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>darbuotojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548B563A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="73E901B4" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="548B563A" w14:textId="4E7EDCCA" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokytojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0077DC52" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2CAFE997" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0535F944" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="114BE2D3" w14:textId="73A111D4" w:rsidR="00E80F23" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokytojai, klasių auklėtojai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27497280" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-            <w:pPr>
+          <w:p w14:paraId="27497280" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>K. Česonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BA602B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-173"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>I. Bražinskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540834A3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-173"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59D83FA8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-173"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA9719A" w14:textId="1E3D2311" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00BE1CC8" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L. Matusevičienė</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6177F83C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>VP rengimo grupė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527B0716" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>R. Baronienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54CBC968" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>I. Bražinskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D725140" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ž. Siderienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A3DA45" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F9509F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B92C8EB" w14:textId="6F2CCA32" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00DB7353" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00694DCA" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB2EA04" w14:textId="7DC0EC7E" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>D. Matulaitienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716C1FC6" w14:textId="42477D55" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>R. Berčiūnienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D95DEE" w14:textId="77777777" w:rsidR="00694DCA" w:rsidRPr="009F7AF5" w:rsidRDefault="00694DCA" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C96CF81" w14:textId="4EC90BE0" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L. Matusevičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40A38FB5" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DCCF8BB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B6EFFF1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C5D8A82" w14:textId="14E3763B" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A. Talalajevas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B975B6A" w14:textId="4ADA312F" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00E80F23" w:rsidP="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84E20" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matusevičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789AE891" w14:textId="77FDAE05" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00D161FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ž. Siderienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D8F4A4" w14:textId="3D2B602F" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A. Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432E1C0F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>R. Baronienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF7352D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-207"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>K. Česonis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BA602B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3F0BE971" w14:textId="77777777" w:rsidR="00230C9D" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-207"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BFF55C" w14:textId="27A6A4C5" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-207"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Vaickelionienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5734A77B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A. Strumilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3FC5C8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A. Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9341A1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>I. Bražinskienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="540834A3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...78 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1048A8C2" w14:textId="77777777" w:rsidR="008D4A70" w:rsidRPr="009F7AF5" w:rsidRDefault="008D4A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F498B44" w14:textId="38D2F689" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>R. Baronienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54CBC968" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="13707803" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>K. Česonis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7134AD" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>I. Bražinskienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28FA82A2" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...245 lines deleted...]
-              <w:t>I. Bražinskienė</w:t>
+          <w:p w14:paraId="5CB8C96E" w14:textId="11BFD674" w:rsidR="00085941" w:rsidRPr="009F7AF5" w:rsidRDefault="00085941">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>G. Blažė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="448EC1C8" w14:textId="77777777" w:rsidR="00DE3994" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="38145F99" w14:textId="43D78901" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:left="-61" w:right="-146" w:firstLine="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...51 lines deleted...]
-              <w:t>raštinėje</w:t>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pagal  registraciją prog. raštinėje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CC6" w14:paraId="1B8E3696" w14:textId="77777777">
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="1B8E3696" w14:textId="77777777" w:rsidTr="00E80F23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10172" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="15166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3666A9D6" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="3666A9D6" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:left="-61" w:right="-146" w:firstLine="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">             Pasitarimai, susirinkimai, posėdžiai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CC6" w14:paraId="59316060" w14:textId="77777777">
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="59316060" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D0CE24" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="39D0CE24" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A811705" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...26 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1A811705" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="655CC96B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A80D53" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21617BA8" w14:textId="77777777" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511401DE" w14:textId="3129885F" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07987DE4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...40 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="07987DE4" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="002237F3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC90785" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A325388" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67BB64F1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B1C57E8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29651767" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29651767" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="263FA622" w14:textId="1FE0E1DC" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="6631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72D5266A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="72D5266A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Administracijos ir mokytojų pasitarimas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="762F95F5" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="762F95F5" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Aktualijos, darbai, planai ir kt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A98D61C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="353EF3F9" w14:textId="77777777" w:rsidR="00085941" w:rsidRPr="009F7AF5" w:rsidRDefault="00085941">
             <w:pPr>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="0014155C" w14:textId="77777777" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="709C244D" w14:textId="77777777" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A98D61C" w14:textId="1D30B4FE" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Progimnazijos darbo apmokėjimo sistemos aptarimas/atnaujinimas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="745ABE9E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...39 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="745ABE9E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="584FBA6B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05AF8101" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38F4A695" w14:textId="103979D3" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CAE1468" w14:textId="30BD2023" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Progimnazijos patalpų nuomos konkurso komisijos posėdis</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D51C9CD" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="1D51C9CD" w14:textId="2178AA89" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
             <w:pPr>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="65B78627" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B78627" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>7.45 val.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA26759" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="4CA26759" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Mokytojų kam.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D63B1BA" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2FE46A0F" w14:textId="77777777" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="730EE33E" w14:textId="77777777" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D63B1BA" w14:textId="74516EA7" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>9 d.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44A5F1BB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="44A5F1BB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>15.00 val.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D375F83" w14:textId="2A3881DE" w:rsidR="00155CC6" w:rsidRDefault="00230C9D">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="2D375F83" w14:textId="0938A783" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokytojų kam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4057F07E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B1EBB1" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAB9794" w14:textId="5CD17A3F" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DE2DE09" w14:textId="2231A2DC" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00EF6528">
+            <w:pPr>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00155CC6">
-[...33 lines deleted...]
-          <w:p w14:paraId="6B908E63" w14:textId="77777777" w:rsidR="00230C9D" w:rsidRDefault="00230C9D">
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.00 val. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5022AC3E" w14:textId="654198F4" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00EF6528">
             <w:pPr>
               <w:ind w:right="-15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...34 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>141 kab.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D36A442" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5D36A442" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>Mokytojai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14485ABC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...60 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="14485ABC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36CDA135" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09AE4FF7" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="309F8F83" w14:textId="77777777" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F3E64CF" w14:textId="1EC2C22A" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Metodinė taryba, Darbo taryba, Progimnazijos tarybos pirmininkė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14FC4983" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Konkurso dalyviai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D9CE7C7" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="2D9CE7C7" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>A. Kulbokienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7774982E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="7774982E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>R. Baronienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EFF0336" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="4EFF0336" w14:textId="4C81FFA6" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="282B1B0A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L. Matusevičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2A4C73" w14:textId="7437E114" w:rsidR="004370E5" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>g. Blažė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282B1B0A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>K. Česonis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18B9221B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="18B9221B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>A. Kulbokienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115E26A0" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="115E26A0" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>R. Baronienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5774FA87" w14:textId="77777777" w:rsidR="00230C9D" w:rsidRDefault="00230C9D" w:rsidP="00230C9D">
+          <w:p w14:paraId="5774FA87" w14:textId="2B711767" w:rsidR="00230C9D" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5" w:rsidP="00230C9D">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-          <w:p w14:paraId="68CDECBA" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L. Matusevičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FC802B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CDECBA" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EFF861E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="1BC37EF0" w14:textId="069A76F7" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56DC03B5" w14:textId="5603A835" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00230C9D">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-          <w:p w14:paraId="56DC03B5" w14:textId="5603A835" w:rsidR="00155CC6" w:rsidRDefault="00230C9D">
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A. Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51870B59" w14:textId="12C0627C" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="004370E5">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="51870B59" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L. Matusevičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CB31F2" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:right="-74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>I. Bražinskienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4247D7DF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="4247D7DF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:ind w:left="-61" w:right="-146" w:firstLine="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CC6" w14:paraId="1AEFA646" w14:textId="77777777">
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="3300802A" w14:textId="77777777" w:rsidTr="00E80F23">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10172" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="15166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="564B1EF6" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7989B563" w14:textId="0AA5A6C1" w:rsidR="008C565F" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">              Testavimas</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">             Vaiko gerovės komisijos veikla</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CC6" w14:paraId="32837E1C" w14:textId="77777777">
+      <w:tr w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w14:paraId="7F045F0E" w14:textId="5DA20ADA" w:rsidTr="005C6C7F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B75E8E6" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB8E3B4" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6646" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="003E26AF" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Specialiųjų ugdymo programų analizė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5EBA00" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106F52A5" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2746FF" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Iki 20 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2047E8E0" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2056" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E10E327" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dalykų mokytojai, rengiantys programas SUP mokiniams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A31DD2" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="226939C9" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>G. Krakauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA4ECC8" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C874562" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="005C6C7F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="60B5EDD3" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:trHeight w:val="3674"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C56798B" w14:textId="382D447D" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C818A8A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60AC76B8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="638ED197" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790B6884" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1069A42E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCC3FF8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19BEDCF8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="439863BA" w14:textId="77777777" w:rsidR="00112D82" w:rsidRPr="009F7AF5" w:rsidRDefault="00112D82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7431A84A" w14:textId="77777777" w:rsidR="00112D82" w:rsidRPr="009F7AF5" w:rsidRDefault="00112D82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0081B5" w14:textId="3012132C" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01D881B3" w14:textId="156C54DB" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Psichosocialinė pagalba mokiniams. Psichosocialinės adaptacijos sunkumų įveikimo plano atnaujinimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393D9EF5" w14:textId="77777777" w:rsidR="00112D82" w:rsidRPr="009F7AF5" w:rsidRDefault="00112D82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69F4739C" w14:textId="65C45D56" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokinių, augančių rizikos grupės šeimose, aprūpinimas reikmenimis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620421BB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokinių, grįžusių iš užsienio, mokymo organizavimas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538EEFA7" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D8CC903" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="291CA810" w14:textId="77777777" w:rsidR="00112D82" w:rsidRPr="009F7AF5" w:rsidRDefault="00112D82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A388758" w14:textId="77777777" w:rsidR="00112D82" w:rsidRPr="009F7AF5" w:rsidRDefault="00112D82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D084EC9" w14:textId="4B684554" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Individualių planų rengimas ir tvirtinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4154F929" w14:textId="676C4EEF" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+            <w:r w:rsidR="00112D82" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E76798" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F7E19EC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38B792F3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Per mėn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758D505C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F157126" w14:textId="2CEF8119" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Per mėn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A29845" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB86442" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28EB25F9" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67706631" w14:textId="77777777" w:rsidR="000A5247" w:rsidRPr="009F7AF5" w:rsidRDefault="000A5247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601C8DCF" w14:textId="28254DC1" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+            <w:r w:rsidR="00D24AFE" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B23233A" w14:textId="003E97CC" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20933D54" w14:textId="2095A9FA" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1-8 kl. mok.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC61562" w14:textId="77777777" w:rsidR="002A04AB" w:rsidRPr="009F7AF5" w:rsidRDefault="002A04AB" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="539D3C97" w14:textId="77777777" w:rsidR="00EF6528" w:rsidRPr="009F7AF5" w:rsidRDefault="00EF6528" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A86C80D" w14:textId="522A518F" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Kl. auklėtojai, mokiniai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCC7931" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasių auklėtojai, pagalbos specialistai, mokytojai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1710AFB3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="002A04AB" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klasių auklėtojai, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B84E8AF" w14:textId="77777777" w:rsidR="002A04AB" w:rsidRPr="009F7AF5" w:rsidRDefault="002A04AB" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>I. Lastauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025212A4" w14:textId="3118A9E1" w:rsidR="002A04AB" w:rsidRPr="009F7AF5" w:rsidRDefault="002A04AB" w:rsidP="00EF6528">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>V. Šapalienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B04014F" w14:textId="0E886496" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>E. Vaickelionienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B2FE66" w14:textId="41A9DF7C" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A.</w:t>
+            </w:r>
+            <w:r w:rsidR="000A5247" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Strumilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D692EE" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>R. Berteškaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4AF1D3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>E. Vaickelionienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="152C0AAB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A.Strumilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E1E58E" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>R. Baronienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3530617D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C18B747" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B3BE17A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4345F87C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E5A8DED" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>G. Krakauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2303B7FB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="2970D7B6" w14:textId="77777777" w:rsidTr="00E80F23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76CA9C46" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="3E71A918" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Dalyvavimas projektinėje veikloje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="744BF5E1" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69101A5C" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D032EF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E5E982" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3864F3C9" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746961EE" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45C3A971" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30D0841D" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FAFBA03" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3109C440" w14:textId="77777777" w:rsidR="009F7AF5" w:rsidRPr="009F7AF5" w:rsidRDefault="009F7AF5" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AD0822F" w14:textId="665048E7" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="6631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1F0E33" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokslo ir žinių dienos šventė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E70C585" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="217FF4CF" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekto „O kas viduje?“ veiklos: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C83AC53" w14:textId="1D74EDCF" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     gamtos terapijos užsiėmimai; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A816B3" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ECEE4ED" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61023FC4" w14:textId="7BB417BC" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     patyčių prevencijos renginys</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24AFE" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37300">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>„Pokalbiai apie...“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CD9962" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="691F06AF" w14:textId="77777777" w:rsidR="009F7AF5" w:rsidRPr="009F7AF5" w:rsidRDefault="009F7AF5" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5756570E" w14:textId="57E6CC04" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="222222"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Projektų „Bendrojo ugdymo įstaigų paslaugų plėtra ir prieinamumo didinimas</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7AF5" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir </w:t>
+            </w:r>
+            <w:r w:rsidR="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Visos dienos mokyklos</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7AF5" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veiklos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2656A8D3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>1 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65978057" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>9.00 val.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679A37CE" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15, 16, 17 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60ECDA93" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>11.00 – 13.00 val. Pašešupio parke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AF1BDB" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>23 d. 13.00-14.45 val. renginių salėje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17354737" w14:textId="776782DF" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Per mėn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F9D315" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Progimnazijos bendruomenė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125346F3" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4a, b, c</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8D6639" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15D7DF92" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B4FE84" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E67D0B8" w14:textId="66FE6ED5" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>6-8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55DA2942" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...13 lines deleted...]
-              <w:t>Diagnostinis pradinių klasių mokinių testavimas</w:t>
+          <w:p w14:paraId="5FBEEF1F" w14:textId="26C14D32" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>G. Blažė</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE84EA8" w14:textId="0C2FFF2E" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>kl. auklėtojos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA13709" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>R. Berteškaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F106DB3" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dalykų mokytojai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C943B7E" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasių auklėtojai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522D65E2" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52852950" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52F3C84A" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52B68EB0" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>A. Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1E4710" w14:textId="408CD3BF" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>K. Česonis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D992E52" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4892BCDB" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4063F8D2" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="564D7345" w14:textId="2C547DA4" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="009F7AF5">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00080377" w:rsidRPr="009F7AF5" w14:paraId="5AC7CE86" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11D63B09" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A37F31" w14:textId="36C25712" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00D24AFE">
+            <w:pPr>
+              <w:pStyle w:val="Betarp"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ugdymas karjerai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35535A1C" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B4BFCF" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="062F47A9" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EDCE19B" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00080377" w:rsidRPr="009F7AF5" w14:paraId="56343847" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DF5399E" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C8809C" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01F42CB2" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BBA8237" w14:textId="343772B7" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7010B30D" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Susitikimas su Nacionalinio kraujo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB1DB34" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>centro vadybininke Aiste Žymantiene.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EE2D40" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Paskaita „Kraujo kelias”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073B8AF6" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D226AB3" w14:textId="22439A7F" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EAB5B5" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>22 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38499C53" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>11.00 val.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593C3303" w14:textId="755EC463" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377" w:rsidP="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Inform</w:t>
+            </w:r>
+            <w:r w:rsidR="002A04AB" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBC895A" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>22 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEE23C7" w14:textId="04250690" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00627619" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>10 val.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478B6550" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>101 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460EFFCB" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>22 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4877F792" w14:textId="1C7DA582" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00627619" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>05 val.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C641A69" w14:textId="3D617A4D" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>223 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F0C4395" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6a klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1812CE8C" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7434042F" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DC730E" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6b klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209287B9" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37560FA1" w14:textId="69899E9E" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>7a klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3317DABB" w14:textId="352F1811" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Strumilaitė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4232D0C5" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="725DAB73" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA25306" w14:textId="59199811" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD" w:rsidP="00A705BD">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D580E95" w14:textId="77777777" w:rsidR="00080377" w:rsidRPr="009F7AF5" w:rsidRDefault="00080377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="389BEED7" w14:textId="77777777" w:rsidTr="00E80F23">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D6D9E52" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="57DC46FB" w14:textId="1B025CF5" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Neformalus</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7191D" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A705BD" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>švietimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="73B6E8FC" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="512677E9" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C91C9F3" w14:textId="27D8BCF3" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D14413D" w14:textId="77777777" w:rsidR="00C7191D" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF805D9" w14:textId="5602D6AA" w:rsidR="00C7191D" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A966051" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C76B936" w14:textId="5712283B" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD2FC43" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FC620E2" w14:textId="748FBE90" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="6631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AABA64C" w14:textId="75C487C8" w:rsidR="00C7191D" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D" w:rsidP="005C6C7F">
+            <w:pPr>
+              <w:ind w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Dalyvavimas projekte „Atminties kelias 1941 - 2026“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD1162A" w14:textId="3A6C5693" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Dalyvavimas akcijoje „Visa Lietuva šoka“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D440CB9" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B7B8DD9" w14:textId="43A363EC" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Europos kalbų dienos paminėjim</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87848" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B594E4A" w14:textId="77777777" w:rsidR="00A705BD" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DFDB771" w14:textId="7A0FC374" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Dalyvavimas Derliaus šventėje „Sūduvos kraitė 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00627619" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6618C9B7" w14:textId="0272EDFF" w:rsidR="00C7191D" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB7B061" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 d. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F1BC7B" w14:textId="53AAE8F4" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Poezijos parke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6E36E2" w14:textId="7C00919C" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A705BD" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192CE916" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="423C6633" w14:textId="446FA210" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Spalio 3 d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A5C5F8" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22299429" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="632F7579" w14:textId="68FD929C" w:rsidR="00C7191D" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>10 mokinių</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334FF263" w14:textId="21506E03" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3-4 kl. mokiniai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B673F3E" w14:textId="024AFDCB" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1-8 kl. mok.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E5265B" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504B037B" w14:textId="09A91DB4" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Kūrybinių dirbtuvių „Meno sodas“ nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29611AF5" w14:textId="55DC96A8" w:rsidR="00C7191D" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D" w:rsidP="00C7191D">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>J. Pautienienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2AD46C" w14:textId="7212BB5E" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="00C7191D">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>D. Davydova</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9D51FC" w14:textId="77777777" w:rsidR="00A87848" w:rsidRPr="009F7AF5" w:rsidRDefault="00A87848" w:rsidP="00C7191D">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DE0E52F" w14:textId="22241744" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00C7191D" w:rsidP="00C7191D">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A705BD" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lastauskienė</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C4EC1B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>kalbų mokytojai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDBB49B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:ind w:right="-65"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>D. Mandziukienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DACA807" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="7FC449D6" w14:textId="77777777" w:rsidTr="00E80F23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15166" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="288BDE89" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4B150096" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">           Veiklos priežiūra ir vertinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w14:paraId="3D84792B" w14:textId="77777777" w:rsidTr="005C6C7F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2851A4A8" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F269C11" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="673E2C9D" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F945AA5" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
+            <w:tcW w:w="6631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18E4E585" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...10 lines deleted...]
-              <w:t>1 kl. mokytojos</w:t>
+          <w:p w14:paraId="12E08338" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ugdymo turinio planavimo dokumentų derinimas ir tvirtinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3541A5FF" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...195 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="18206A82" w14:textId="03F1F647" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00A705BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87848" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>-14</w:t>
+            </w:r>
+            <w:r w:rsidR="00155CC6" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="477CF10B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...103 lines deleted...]
-              <w:t>Individualių planų rengimas ir tvirtinimas</w:t>
+          <w:p w14:paraId="76DCCF26" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokytojai, klasių auklėtojai ir kt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12C32E91" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...196 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5BEBA43D" w14:textId="31CF56FA" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00840728">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>A. Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0898D0" w14:textId="2703C71E" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>R.</w:t>
+            </w:r>
+            <w:r w:rsidR="00840728" w:rsidRPr="009F7AF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Baronienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DB6FE7" w14:textId="24F54B18" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="008C565F" w:rsidP="00840728">
+            <w:pPr>
+              <w:ind w:right="-114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L. Matusevičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43178A2B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="006E5FB8">
+            <w:pPr>
+              <w:ind w:right="-153"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>G.</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5FB8" w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Krakauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B60D300" w14:textId="6A88E8EB" w:rsidR="00E863AA" w:rsidRPr="009F7AF5" w:rsidRDefault="00E863AA" w:rsidP="006E5FB8">
+            <w:pPr>
+              <w:ind w:right="-153"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E0B3F96" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
-[...2279 lines deleted...]
-          <w:p w14:paraId="6C8B77EC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6">
+          <w:p w14:paraId="6C8B77EC" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E2937C5" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="2FD19E6A" w14:textId="3DE9BBE6" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
       <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:ind w:right="140"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4D4F8B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="17B70A26" w14:textId="77777777" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F7AF5">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F7AF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>P.S. 1. Kiekvienas renginio organizatorius atsakingas už atliktos veiklos viešinimą (svetainė, socialiniai tinkai ir kt.)</w:t>
+        <w:t>P.S. 1. Kiekvienas renginio organizatorius atsakingas už informacijos pateikimą viešinimui neformaliojo ugdymo organizatoriui (svetainė, socialiniai tinklai ir kt.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F14C34" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="640D0BC6" w14:textId="576EE847" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:ind w:right="-755" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87848" w:rsidRPr="009F7AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7AF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Progimnazija pasilieka teisę keisti ir tikslinti renginių laiką ir vietą. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52055662" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="63899F11" w14:textId="77777777" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CFD23B" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="37DBFA2B" w14:textId="77777777" w:rsidR="005C6C7F" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A83DD9" w14:textId="3F3037DD" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Direktoriaus pavaduotoja ugdymui                                                                                                R. Baronienė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E596C2D" w14:textId="77777777" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
+      <w:pPr>
+        <w:pStyle w:val="Betarp"/>
+        <w:ind w:right="140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6797B29E" w14:textId="77777777" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AC410C" w14:textId="77777777" w:rsidR="00BB3EE3" w:rsidRPr="009F7AF5" w:rsidRDefault="00BB3EE3" w:rsidP="00BB3EE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC0F91A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC0F91A" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="622121DA" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622121DA" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
-[...19 lines deleted...]
-    <w:p w14:paraId="4B88CD61" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="006E5FB8">
+    <w:p w14:paraId="4B88CD61" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="006E5FB8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A3BD34F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
+    <w:p w14:paraId="5A3BD34F" w14:textId="77777777" w:rsidR="00155CC6" w:rsidRPr="009F7AF5" w:rsidRDefault="00155CC6" w:rsidP="00155CC6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72BF6D4B" w14:textId="77777777" w:rsidR="0044146F" w:rsidRDefault="0044146F"/>
-    <w:sectPr w:rsidR="0044146F" w:rsidSect="00840728">
-[...1 lines deleted...]
-      <w:pgMar w:top="568" w:right="1440" w:bottom="1134" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="0044146F" w:rsidSect="005C6C7F">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="426" w:right="568" w:bottom="851" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -5902,60 +6270,238 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F03901"/>
+    <w:nsid w:val="270F3576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D367666"/>
+    <w:tmpl w:val="A1F47498"/>
     <w:lvl w:ilvl="0" w:tplc="04270015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2937546E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1590A556"/>
+    <w:lvl w:ilvl="0" w:tplc="04270015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FB13EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41FCDFC0"/>
+    <w:lvl w:ilvl="0" w:tplc="3C48ED54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -6020,86 +6566,122 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1711803519">
+  <w:num w:numId="2" w16cid:durableId="2003582452">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1056664097">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1689256022">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00155CC6"/>
+    <w:rsid w:val="00080377"/>
+    <w:rsid w:val="00085941"/>
     <w:rsid w:val="000A5247"/>
     <w:rsid w:val="0010282C"/>
     <w:rsid w:val="00105776"/>
-    <w:rsid w:val="0013739D"/>
+    <w:rsid w:val="00112D82"/>
     <w:rsid w:val="00155CC6"/>
     <w:rsid w:val="00230C9D"/>
-    <w:rsid w:val="00355DA3"/>
+    <w:rsid w:val="00272F47"/>
+    <w:rsid w:val="002A04AB"/>
+    <w:rsid w:val="004370E5"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="004C3052"/>
+    <w:rsid w:val="005C6C7F"/>
+    <w:rsid w:val="005D4C12"/>
+    <w:rsid w:val="00627619"/>
+    <w:rsid w:val="00637483"/>
+    <w:rsid w:val="00694DCA"/>
     <w:rsid w:val="006E5FB8"/>
+    <w:rsid w:val="00711B66"/>
+    <w:rsid w:val="007F0E82"/>
     <w:rsid w:val="00840728"/>
-    <w:rsid w:val="0088438D"/>
-    <w:rsid w:val="00DE3994"/>
+    <w:rsid w:val="008C2662"/>
+    <w:rsid w:val="008C565F"/>
+    <w:rsid w:val="008D4A70"/>
+    <w:rsid w:val="009450BF"/>
+    <w:rsid w:val="009F7AF5"/>
+    <w:rsid w:val="00A705BD"/>
+    <w:rsid w:val="00A87848"/>
+    <w:rsid w:val="00AC1534"/>
+    <w:rsid w:val="00BB3EE3"/>
+    <w:rsid w:val="00BE1CC8"/>
+    <w:rsid w:val="00C405C6"/>
+    <w:rsid w:val="00C7191D"/>
+    <w:rsid w:val="00C84E20"/>
+    <w:rsid w:val="00D161FA"/>
+    <w:rsid w:val="00D24AFE"/>
+    <w:rsid w:val="00DB7353"/>
+    <w:rsid w:val="00E80F23"/>
+    <w:rsid w:val="00E863AA"/>
+    <w:rsid w:val="00EF6528"/>
+    <w:rsid w:val="00F37300"/>
+    <w:rsid w:val="00F83475"/>
+    <w:rsid w:val="00FB65FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4099A8D5"/>
@@ -7345,70 +7927,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3004</Words>
-  <Characters>1713</Characters>
+  <Words>3320</Words>
+  <Characters>1893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4708</CharactersWithSpaces>
+  <CharactersWithSpaces>5203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rima Baronienė</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>