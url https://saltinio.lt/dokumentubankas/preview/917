--- v0 (2026-03-07)
+++ v1 (2026-09-25)
@@ -1,2160 +1,4377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="7AFD7D50" w14:textId="77777777" w:rsidR="00B40C1F" w:rsidRDefault="00B40C1F" w:rsidP="00B40C1F">
+    <w:p w14:paraId="7AFD7D50" w14:textId="21DB68FC" w:rsidR="00B40C1F" w:rsidRPr="001E4DAD" w:rsidRDefault="001E4DAD" w:rsidP="00B40C1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E4DAD">
         <w:rPr>
           <w:rStyle w:val="Grietas"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>Marijampolės ,,Šaltinio“  progimnazijos</w:t>
+        <w:t xml:space="preserve">MARIJAMPOLĖS </w:t>
+      </w:r>
+      <w:r w:rsidR="0025018A">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>ŠALTINIO“ PROGIMNAZIJ</w:t>
+      </w:r>
+      <w:r w:rsidR="00464CC3">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EC51BF" w14:textId="4F64089D" w:rsidR="00B40C1F" w:rsidRPr="0029552B" w:rsidRDefault="00B40C1F" w:rsidP="001B0829">
+    <w:p w14:paraId="76300BEC" w14:textId="77777777" w:rsidR="00464CC3" w:rsidRDefault="00464CC3" w:rsidP="001B0829">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21EC51BF" w14:textId="145EAF38" w:rsidR="00B40C1F" w:rsidRPr="001E4DAD" w:rsidRDefault="00B40C1F" w:rsidP="001B0829">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>6–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6EFA" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>M. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>PUSMEČIO</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEFORMALIOJO VAIKŲ ŠVIETIMO </w:t>
+      </w:r>
+      <w:r w:rsidR="003A09EB">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VEIKLŲ </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4DAD" w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rStyle w:val="Grietas"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>TVARKARAŠTIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42575456" w14:textId="77777777" w:rsidR="003A09EB" w:rsidRPr="0029552B" w:rsidRDefault="003A09EB" w:rsidP="001B0829">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...105 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="14597" w:type="dxa"/>
+        <w:tblW w:w="14601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="838"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3471"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1116"/>
+        <w:gridCol w:w="2428"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1312"/>
+        <w:gridCol w:w="3655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="24E6D335" w14:textId="77777777" w:rsidTr="006217AA">
-[...134 lines deleted...]
-              <w:t>kademinė valanda)</w:t>
+      <w:tr w:rsidR="00B40C1F" w:rsidRPr="007A5363" w14:paraId="24E6D335" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0208C93C" w14:textId="04272138" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="001E4DAD" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Eil. Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="261CA2CB" w14:textId="559B0D63" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="001E4DAD" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Programos pavadinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339E0EBB" w14:textId="7314724C" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="001E4DAD" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Klasių grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A7E344" w14:textId="58B418D6" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="001E4DAD" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokytojo vardas, pavardė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C67E8C" w14:textId="2C35CF9B" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="001E4DAD" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Užsiėmimo vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F18857" w14:textId="1511F387" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="001E4DAD" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Valandų skaičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126A417F" w14:textId="44C247A5" w:rsidR="00B40C1F" w:rsidRPr="00464CC3" w:rsidRDefault="00515D03" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="001E4DAD" w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aikas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(savaitės diena,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52085662" w14:textId="4D6475C4" w:rsidR="00C7534D" w:rsidRPr="00464CC3" w:rsidRDefault="00C7534D" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>veiklos pradžia–pabaiga (val.))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="51B778D3" w14:textId="77777777" w:rsidTr="006217AA">
-[...5 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00663F25" w:rsidRPr="007A5363" w14:paraId="51B778D3" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4641576B" w14:textId="59DA76EC" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="00663F25" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4012" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00807E73">
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C3826E" w14:textId="452E8B63" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="00663F25" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="00A12341">
-[...2 lines deleted...]
-            <w:r w:rsidR="00807E73">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Sveikuoliukai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>“</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53C3826E" w14:textId="71DAD0B9" w:rsidR="00A12341" w:rsidRDefault="00A12341" w:rsidP="00023DFF"/>
-[...6 lines deleted...]
-            <w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6F98A5" w14:textId="6D8A66B6" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3FADE2" w14:textId="7BE71500" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="00663F25" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vilija Kalinauskienė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FE9CEE" w14:textId="76F7EF52" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="00683093" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>205 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD72A87" w14:textId="3F829D5B" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="00663F25" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A12341">
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> val.</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CB43FC" w14:textId="77777777" w:rsidR="00663F25" w:rsidRPr="007A5363" w:rsidRDefault="00683093" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7287759A" w14:textId="19354F43" w:rsidR="00683093" w:rsidRPr="007A5363" w:rsidRDefault="00683093" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.00–14.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="7E71FEAA" w14:textId="77777777" w:rsidTr="00721020">
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="7E71FEAA" w14:textId="77777777" w:rsidTr="003A09EB">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06A31571" w14:textId="77777777" w:rsidR="00B40C1F" w:rsidRDefault="00B40C1F" w:rsidP="00023DFF">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A31571" w14:textId="7017AF55" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397A3AE9" w14:textId="73082A62" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>„Vikruolių klubas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2132D297" w14:textId="47CF612B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C5AB72" w14:textId="6B1D9BF4" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vilija Kalinauskienė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4EFDEA" w14:textId="1DA2C50F" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Sporto salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2070017B" w14:textId="10DB9496" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B33E66" w14:textId="647819DF" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F58EC0" w14:textId="36302BF9" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.00–15.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="3D11E9A4" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7643B252" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1CE9A7" w14:textId="3FD5AF9E" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Jaunučių choras „Šaltinis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="563C7ADE" w14:textId="79CF85D6" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69427043" w14:textId="4F29FA72" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Rasa Burinskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D99D79" w14:textId="0477227B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Renginių salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7AEA59" w14:textId="1879D32A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387ECCC4" w14:textId="4EE9C545" w:rsidR="00464CC3" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="00464CC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3" w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3" w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>rečiadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557D256F" w14:textId="391E0043" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>15.00–16.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="17C4B128" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733D1C01" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6853FE" w14:textId="52E3246A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Šokių būrelis „Šaltinėlis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6AF40A" w14:textId="294E4D11" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17652789" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalia </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25210963" w14:textId="64407213" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Davydova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F71E810" w14:textId="42F243CA" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Renginių salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE0AA7E" w14:textId="585AAA54" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CE69E8" w14:textId="079519E0" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>, p</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3" w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>enktadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F98733" w14:textId="05A2C881" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="07D6FEDA" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCD084C" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C4315D" w14:textId="58CE29FB" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Menų studija „Fantazija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA68A0A" w14:textId="3BEF556D" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0A5F87" w14:textId="478C59F7" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Bingelienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FF72DF" w14:textId="7EED90E4" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>223 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E68AA9" w14:textId="2664667B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562266EA" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65625154" w14:textId="19F433BD" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.00–14.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="38EC5063" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A2B88A" w14:textId="57AE5506" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8E2DEC" w14:textId="7EBD2905" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>„Atradėjų klubas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08847B86" w14:textId="67ACFEAD" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D836D6A" w14:textId="6149BF7B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kristina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Litvaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16095C05" w14:textId="11B3870A" w:rsidR="008E229A" w:rsidRPr="00464CC3" w:rsidRDefault="006010BC" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>125 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001BDD80" w14:textId="74BC41B1" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AEFFF0" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480D1506" w14:textId="129D8EDB" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="2A49BCDE" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01ECB315" w14:textId="5600BED7" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709ECE7E" w14:textId="3BFFEF6C" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>„Jaunųjų inžinierių klubas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1764BBE1" w14:textId="72B32902" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8853C6" w14:textId="6543BB08" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kristina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Litvaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F028CC7" w14:textId="4CB2D720" w:rsidR="008E229A" w:rsidRPr="00464CC3" w:rsidRDefault="00464CC3" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>125 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDF6A76" w14:textId="753113CD" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="417E13EB" w14:textId="5643FF0E" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="0016211D" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">2. </w:t>
-[...51 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7904053C" w14:textId="1CCEE63B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="76841B5A" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="704ABBB2" w14:textId="1B1B3CAF" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0F8B01" w14:textId="6490E67D" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>„Žaidžiame teatrą“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3554A292" w14:textId="5E391CB9" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AED8299" w14:textId="00A71F32" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Rasa Astašauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B7ECF7" w14:textId="5556A4CF" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Renginių salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0AA137" w14:textId="76D1A8AA" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB60C95" w14:textId="3342222E" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D77A85" w14:textId="2F0D8121" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="688F867F" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623500C2" w14:textId="3C6BDD3B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="266B1048" w14:textId="25E7249A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verslumo ir finansinio raštingumo būrelis „Taupau. Planuoju. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Svajoju“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745C7305" w14:textId="500FCDBB" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B570FE" w14:textId="3D225883" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virginija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lenkauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BC8295" w14:textId="01605816" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>106 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA84D1" w14:textId="69AA5CF3" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E88FB3" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F614F9" w14:textId="249FE581" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>12.10–12.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A5363" w:rsidRPr="007A5363" w14:paraId="2218B671" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:trPr>
+          <w:trHeight w:val="1587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6288BDFD" w14:textId="14F69516" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ED83D4" w14:textId="6DC02E2E" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="sv-FI"/>
+              </w:rPr>
+              <w:t>Verslumo ir finansinio raštingumo būrelis „Mažieji verslininkai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE72B97" w14:textId="48FF1F19" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8015F3" w14:textId="52E992C1" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rima </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Berčiūnienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD6D9CD" w14:textId="56B620F1" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>203 kab</w:t>
+            </w:r>
+            <w:r w:rsidR="003466D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6E751A" w14:textId="27C0732C" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591CA5CC" w14:textId="3DD7B700" w:rsidR="00464CC3" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="00464CC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3" w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E7934">
-              <w:t>12:55 val.</w:t>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3" w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>rečiadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248F2204" w14:textId="286835E2" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="003A5690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.05–13.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="3D11E9A4" w14:textId="77777777" w:rsidTr="006217AA">
-[...54 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="003A09EB" w:rsidRPr="007A5363" w14:paraId="18C2B69E" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627D4307" w14:textId="741904FD" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Eil. Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A81494B" w14:textId="7EE14E27" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Programos pavadinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE5B5B6" w14:textId="248022D5" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Klasių grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2378DD83" w14:textId="62C5182C" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mokytojo vardas, pavardė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED6AE9F" w14:textId="3E3D452C" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Užsiėmimo vieta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF60744" w14:textId="4F93861F" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Valandų skaičius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="698D24A2" w14:textId="77777777" w:rsidR="003A09EB" w:rsidRPr="00464CC3" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laikas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(savaitės diena,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45819F22" w14:textId="66C33EBB" w:rsidR="003A09EB" w:rsidRPr="007A5363" w:rsidRDefault="003A09EB" w:rsidP="003A09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>veiklos pradžia–pabaiga (val.))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5690" w:rsidRPr="007A5363" w14:paraId="595F9E9B" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7038BC84" w14:textId="5D68FA78" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA50279" w14:textId="0FA8E7FA" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Keramikos studija „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Molinukai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145CB2CD" w14:textId="061A7BDF" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434429F4" w14:textId="2F214A00" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matulaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290A5A6C" w14:textId="311A79E9" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>153 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3BA07A" w14:textId="1FF00E82" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>Ketvirtadienis – 13:00 val.</w:t>
+            <w:tcW w:w="3655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C46F0E8" w14:textId="77777777" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4388277C" w14:textId="3C9A3176" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.00–14.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="17C4B128" w14:textId="77777777" w:rsidTr="006217AA">
-[...48 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="003A5690" w:rsidRPr="007A5363" w14:paraId="693328A8" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6D1C85" w14:textId="77777777" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEBCCFD" w14:textId="14C055FD" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Keramikos studija „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Molinukai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1323B8CF" w14:textId="60AFDCC6" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7595A3" w14:textId="2B20AF41" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matulaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FA7DF4" w14:textId="08E229D3" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>153 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BEC4F2" w14:textId="5769460D" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>Ketvirtadienis – 14:45 val.</w:t>
+            <w:tcW w:w="3655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A57B7DB" w14:textId="77777777" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52964072" w14:textId="45C51F4E" w:rsidR="003A5690" w:rsidRPr="007A5363" w:rsidRDefault="003A5690" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.45–15.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="07D6FEDA" w14:textId="77777777" w:rsidTr="006217AA">
-[...622 lines deleted...]
-      <w:tr w:rsidR="00B40C1F" w14:paraId="2DBA2256" w14:textId="77777777" w:rsidTr="00721020">
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="2DBA2256" w14:textId="77777777" w:rsidTr="003A09EB">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42A9D573" w14:textId="673ABB81" w:rsidR="006217AA" w:rsidRDefault="00B40C1F" w:rsidP="00023DFF">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A9D573" w14:textId="673ABB81" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086E695C" w14:textId="5DD81106" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>„Muzikos garsai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECC93F7" w14:textId="5385CAAB" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59551E48" w14:textId="14A1D6D8" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audronė </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Jusaitytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317788CC" w14:textId="7A340F27" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="003466D2" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>225 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C7CF61" w14:textId="1FBBD62A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59730CF5" w14:textId="27905F59" w:rsidR="00464CC3" w:rsidRDefault="003466D2" w:rsidP="00464CC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>, penktadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796B8AD6" w14:textId="5AE756AD" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="003466D2" w:rsidP="003466D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00260101">
-[...2 lines deleted...]
-            <w:r w:rsidR="006217AA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="086E695C" w14:textId="7F72B46E" w:rsidR="00584A69" w:rsidRDefault="00584A69" w:rsidP="00023DFF">
             <w:r>
-              <w:t>„Žaidžiame teatrą“</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0ECC93F7" w14:textId="55038CDF" w:rsidR="00B40C1F" w:rsidRDefault="00584A69" w:rsidP="00023DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>–1</w:t>
+            </w:r>
             <w:r>
-              <w:t>1</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> – </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:t>4</w:t>
-[...42 lines deleted...]
-              <w:t>Antradienis – 12:55 val.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="6ED20DBA" w14:textId="77777777" w:rsidTr="00721020">
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="6ED20DBA" w14:textId="77777777" w:rsidTr="003A09EB">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="838" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0168F107" w14:textId="2B59AE3F" w:rsidR="00B40C1F" w:rsidRDefault="00B40C1F" w:rsidP="00023DFF">
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0168F107" w14:textId="2B59AE3F" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F35ACF" w14:textId="4511FDA7" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Kūrybinės dirbtuvės „Meno sodas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEF72B1" w14:textId="4EBCF1FD" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000FDE30" w14:textId="01425BD3" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Mandziukienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCB8630" w14:textId="408C055A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="003466D2" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>153 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E7ECD4" w14:textId="69C94CD2" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D855754" w14:textId="35841D63" w:rsidR="00464CC3" w:rsidRDefault="003466D2" w:rsidP="00464CC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+            <w:r w:rsidR="00464CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>–Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61755F33" w14:textId="40E7ED8D" w:rsidR="003466D2" w:rsidRPr="007A5363" w:rsidRDefault="003466D2" w:rsidP="003466D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00260101">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="31F35ACF" w14:textId="034817C0" w:rsidR="00B40C1F" w:rsidRDefault="00A12341" w:rsidP="00023DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Muzikos </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00884B1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>–1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="4F9ACD5E" w14:textId="77777777" w:rsidTr="002D418E">
+        <w:trPr>
+          <w:trHeight w:val="565"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="729E7837" w14:textId="4D40893D" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4476CBC5" w14:textId="5E3CCDC7" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>CLILiG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Integruota vokiečių kalbos ir technologijų programa „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>DeutschTech</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>: kalba ir inovacijos“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C740CBA" w14:textId="419C5804" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B18EBFA" w14:textId="02EB21BC" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurgita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Eidukonienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76219655" w14:textId="60BA076A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="002D418E" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>152 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019123C8" w14:textId="0BC6C1B8" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4331A137" w14:textId="77777777" w:rsidR="0061439B" w:rsidRPr="0061439B" w:rsidRDefault="0061439B" w:rsidP="0061439B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061439B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Antradienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38166E86" w14:textId="01BD0A57" w:rsidR="008E229A" w:rsidRPr="0061439B" w:rsidRDefault="0061439B" w:rsidP="0061439B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061439B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.50–15.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="6BE85A72" w14:textId="77777777" w:rsidTr="002D418E">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0107AECC" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC97A50" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32661D5D" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12815703" w14:textId="1179E159" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matulaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F3BE3C" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD5BF1A" w14:textId="630264AB" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56112C96" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="0061439B" w:rsidRDefault="008E229A" w:rsidP="0061439B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="368E7982" w14:textId="77777777" w:rsidTr="002D418E">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A60C3EC" w14:textId="3C716770" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D48F9AB" w14:textId="58CFBC95" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>CLILiG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Integruota vokiečių kalbos ir technologijų programa „CLILIG – eksperimentų laboratorija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="539EF328" w14:textId="25E97AE1" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E31DCD" w14:textId="3836D93A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurgita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Eidukonienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFAF3E7" w14:textId="7C59E500" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="002D418E" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>152 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586BA1C2" w14:textId="7A2890D9" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0F510A" w14:textId="4F4E7BF4" w:rsidR="008E229A" w:rsidRPr="0061439B" w:rsidRDefault="0061439B" w:rsidP="0061439B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061439B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34297C33" w14:textId="12BEB039" w:rsidR="0061439B" w:rsidRPr="0061439B" w:rsidRDefault="0061439B" w:rsidP="0061439B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0061439B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.50–15.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="1FC1A07D" w14:textId="77777777" w:rsidTr="002D418E">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="727BD584" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BB1215" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB15D1D" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514DDED3" w14:textId="2B38574B" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matulaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="336A34D2" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7932E9" w14:textId="0149D078" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A2C739" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="1571C067" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5674874D" w14:textId="5E768EB6" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F77812B" w14:textId="626D9F0C" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Hallo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00884B1E" w:rsidRPr="00227371">
-[...45 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Deutsch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>!“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A3338D" w14:textId="752740C6" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFD7566" w14:textId="770072D9" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurgita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Eidukonienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DA756" w14:textId="2FCAA2BA" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>152 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285993EB" w14:textId="6742DACD" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DCC0E8" w14:textId="77777777" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8C53A6" w14:textId="27A85912" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.45–15.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E229A" w:rsidRPr="007A5363" w14:paraId="625CB8B2" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C585547" w14:textId="1186A6F7" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CC64DB" w14:textId="096FC1EC" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Finansinio raštingumo būrelis „Finansų planavimas ir valdymas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2345D3F1" w14:textId="7DECD354" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E088BC" w14:textId="26DEBABC" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>V. Kazlauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EA795F" w14:textId="7F8A2F1A" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>211 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063F32FE" w14:textId="77C44953" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="008E229A" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3471" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>Penktadienis – 14:00 val.</w:t>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DB047A" w14:textId="77777777" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="00756ED1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4193E8F4" w14:textId="2FF12BD7" w:rsidR="008E229A" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="00756ED1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.00–15.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B40C1F" w14:paraId="4F9ACD5E" w14:textId="77777777" w:rsidTr="006217AA">
-[...5 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="007A5363" w:rsidRPr="007A5363" w14:paraId="2F5F8802" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789C5E5C" w14:textId="425E876F" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DCDE8C" w14:textId="5F41E506" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Sporto būrelis „Judėk ir pažink“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3152534A" w14:textId="017430D6" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E51FABA" w14:textId="75A61B03" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Stegvilienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0C77ED" w14:textId="06CC138E" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Sporto salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B61AE70" w14:textId="18060E9E" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00260101">
-[...70 lines deleted...]
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0234DD25" w14:textId="77777777" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D6DFBBE" w14:textId="00FA20B8" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.00–14.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A5363" w:rsidRPr="007A5363" w14:paraId="69DFBF04" w14:textId="77777777" w:rsidTr="003A09EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C6FAA2" w14:textId="1690750B" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2389ECA0" w14:textId="7DFC0F70" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Sporto būrelis „Judėk ir pažink“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D476C72" w14:textId="618223D5" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5–8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381845B4" w14:textId="4511B6BB" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>S. Daugėlienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1636E0A3" w14:textId="5E16F398" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Sporto salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52548350" w14:textId="4D5D4562" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019123C8" w14:textId="2C66AA9E" w:rsidR="006217AA" w:rsidRDefault="006217AA" w:rsidP="00023DFF">
-[...512 lines deleted...]
-              <w:t xml:space="preserve"> val.</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3655" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F8F985" w14:textId="33E02E1C" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3E7373" w14:textId="63405B3C" w:rsidR="007A5363" w:rsidRPr="007A5363" w:rsidRDefault="007A5363" w:rsidP="007A5363">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A5363">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>14.00–14.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20147336" w14:textId="77777777" w:rsidR="00B40C1F" w:rsidRDefault="00B40C1F" w:rsidP="00B40C1F"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">                              Direktoriaus pavaduotoja ugdymui                                                    </w:t>
+    <w:p w14:paraId="5117B67F" w14:textId="77777777" w:rsidR="00756ED1" w:rsidRDefault="00756ED1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF78B2A" w14:textId="77777777" w:rsidR="00756ED1" w:rsidRDefault="00756ED1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C889F5" w14:textId="4F42AA27" w:rsidR="00B40C1F" w:rsidRPr="008E229A" w:rsidRDefault="00807E73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E4DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
       </w:r>
-      <w:r w:rsidR="00B40C1F">
-        <w:t>A</w:t>
+      <w:r w:rsidR="00B53345">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Paplauskienė</w:t>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001E4DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Loreta Matusevičienė</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F14249D" w14:textId="77777777" w:rsidR="00B40C1F" w:rsidRDefault="00B40C1F" w:rsidP="00B40C1F"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00B40C1F" w:rsidSect="00920F2C">
+    <w:sectPr w:rsidR="00B40C1F" w:rsidRPr="008E229A" w:rsidSect="008E229A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="284" w:right="962" w:bottom="142" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52537358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADD67B7C"/>
     <w:lvl w:ilvl="0" w:tplc="C4DA74D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -2405,146 +4622,168 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B40C1F"/>
     <w:rsid w:val="00010BA5"/>
     <w:rsid w:val="000B0ED5"/>
     <w:rsid w:val="000B612D"/>
     <w:rsid w:val="000C36E4"/>
     <w:rsid w:val="000D0A54"/>
+    <w:rsid w:val="00116BEE"/>
     <w:rsid w:val="00140C99"/>
+    <w:rsid w:val="0016211D"/>
     <w:rsid w:val="001B0829"/>
+    <w:rsid w:val="001E4DAD"/>
     <w:rsid w:val="001F7F54"/>
     <w:rsid w:val="00205322"/>
     <w:rsid w:val="00227371"/>
+    <w:rsid w:val="0025018A"/>
     <w:rsid w:val="00260101"/>
     <w:rsid w:val="00271F0D"/>
     <w:rsid w:val="002772FE"/>
     <w:rsid w:val="00291AC0"/>
     <w:rsid w:val="0029552B"/>
+    <w:rsid w:val="002D418E"/>
+    <w:rsid w:val="003466D2"/>
     <w:rsid w:val="0037040C"/>
     <w:rsid w:val="00391D60"/>
+    <w:rsid w:val="003A09EB"/>
+    <w:rsid w:val="003A5690"/>
     <w:rsid w:val="003A6EA9"/>
     <w:rsid w:val="003D4D2A"/>
     <w:rsid w:val="0042615B"/>
+    <w:rsid w:val="00464CC3"/>
     <w:rsid w:val="004771E8"/>
     <w:rsid w:val="00477E8C"/>
     <w:rsid w:val="004839E9"/>
+    <w:rsid w:val="004A2FFB"/>
     <w:rsid w:val="004C587D"/>
     <w:rsid w:val="004F74FF"/>
+    <w:rsid w:val="00515D03"/>
     <w:rsid w:val="00515EDE"/>
     <w:rsid w:val="00571C0F"/>
     <w:rsid w:val="00575957"/>
     <w:rsid w:val="00584A69"/>
     <w:rsid w:val="005A2F43"/>
+    <w:rsid w:val="006010BC"/>
+    <w:rsid w:val="0061439B"/>
     <w:rsid w:val="006162E6"/>
     <w:rsid w:val="006217AA"/>
     <w:rsid w:val="006318FC"/>
     <w:rsid w:val="00633091"/>
     <w:rsid w:val="006435C7"/>
+    <w:rsid w:val="00663F25"/>
+    <w:rsid w:val="00683093"/>
     <w:rsid w:val="006841CA"/>
     <w:rsid w:val="006936F8"/>
     <w:rsid w:val="006D55C2"/>
     <w:rsid w:val="00715D61"/>
     <w:rsid w:val="00721020"/>
     <w:rsid w:val="0074013A"/>
     <w:rsid w:val="00740DF2"/>
+    <w:rsid w:val="00756ED1"/>
     <w:rsid w:val="0078340F"/>
+    <w:rsid w:val="007A5363"/>
     <w:rsid w:val="007B21B2"/>
     <w:rsid w:val="007C438B"/>
     <w:rsid w:val="00807E73"/>
     <w:rsid w:val="00863989"/>
     <w:rsid w:val="00884B1E"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008C08BC"/>
     <w:rsid w:val="008C19ED"/>
     <w:rsid w:val="008C545F"/>
     <w:rsid w:val="008D4569"/>
+    <w:rsid w:val="008E229A"/>
     <w:rsid w:val="00920F2C"/>
     <w:rsid w:val="00965A7B"/>
     <w:rsid w:val="009E4723"/>
     <w:rsid w:val="009E7934"/>
     <w:rsid w:val="00A12341"/>
     <w:rsid w:val="00A2436E"/>
     <w:rsid w:val="00B06C34"/>
     <w:rsid w:val="00B208D9"/>
     <w:rsid w:val="00B40C1F"/>
     <w:rsid w:val="00B43466"/>
     <w:rsid w:val="00B45B0F"/>
+    <w:rsid w:val="00B53345"/>
     <w:rsid w:val="00B60EE1"/>
     <w:rsid w:val="00B634FC"/>
     <w:rsid w:val="00B86CAB"/>
     <w:rsid w:val="00C468A4"/>
     <w:rsid w:val="00C64BF3"/>
     <w:rsid w:val="00C735DD"/>
+    <w:rsid w:val="00C7534D"/>
     <w:rsid w:val="00CC2776"/>
     <w:rsid w:val="00CF6453"/>
     <w:rsid w:val="00D25256"/>
     <w:rsid w:val="00D33A85"/>
     <w:rsid w:val="00D8289F"/>
     <w:rsid w:val="00DA24EE"/>
     <w:rsid w:val="00DA6EFA"/>
     <w:rsid w:val="00DC249D"/>
     <w:rsid w:val="00E34372"/>
     <w:rsid w:val="00E50480"/>
     <w:rsid w:val="00E50DE9"/>
     <w:rsid w:val="00E53199"/>
+    <w:rsid w:val="00E77A70"/>
     <w:rsid w:val="00F170FB"/>
     <w:rsid w:val="00F75005"/>
     <w:rsid w:val="00F9559A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3012,50 +5251,78 @@
     <w:rPr>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B40C1F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7534D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
+    <w:name w:val="Debesėlio tekstas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Debesliotekstas"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C7534D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3331,89 +5598,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7B38E9C-8369-407B-B68D-1F6E1082D1B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAA06EC8-132C-498B-81EA-A800D50F6556}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2212</Characters>
+  <Pages>2</Pages>
+  <Words>397</Words>
+  <Characters>2269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2594</CharactersWithSpaces>
+  <CharactersWithSpaces>2661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ANŽELA PAPLAUSKIENĖ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>