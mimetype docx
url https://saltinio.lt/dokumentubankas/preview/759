--- v0 (2025-10-09)
+++ v1 (2026-09-25)
@@ -39,120 +39,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MARIJAMPOLĖS „ŠALTINIO“ PROGIMNAZIJA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63910CE4" w14:textId="018464F9" w:rsidR="0003263E" w:rsidRPr="00846626" w:rsidRDefault="0003263E" w:rsidP="0003263E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00846626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MOKINIŲ KONSULTAVIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D99C5E5" w14:textId="757CDA48" w:rsidR="00924629" w:rsidRPr="00846626" w:rsidRDefault="00924629" w:rsidP="00846626">
+    <w:p w14:paraId="2D99C5E5" w14:textId="3B1AD047" w:rsidR="00924629" w:rsidRPr="00846626" w:rsidRDefault="00924629" w:rsidP="00846626">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00846626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00846626">
-[...17 lines deleted...]
-      <w:r w:rsidR="00846626">
+      <w:r w:rsidR="0055220B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00846626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="0055220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846626">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> MOKSLO METAI </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="2143"/>
         <w:gridCol w:w="1405"/>
         <w:gridCol w:w="2304"/>
-        <w:gridCol w:w="3173"/>
+        <w:gridCol w:w="3462"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="3D04FD39" w14:textId="77777777" w:rsidTr="00034889">
+      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="3D04FD39" w14:textId="77777777" w:rsidTr="003366A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F49C013" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B5A8998" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -255,7469 +256,7095 @@
               </w:rPr>
               <w:t xml:space="preserve">Mokytojo vardas, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65E52104" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pavardė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3173" w:type="dxa"/>
+            <w:tcW w:w="3462" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2230965C" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konsultacijos laikas, vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="0FB54A2D" w14:textId="77777777" w:rsidTr="00034889">
+      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="0FB54A2D" w14:textId="77777777" w:rsidTr="003366A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03733739" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761A2C11" w14:textId="0C9FF18F" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+          <w:p w14:paraId="761A2C11" w14:textId="735BBD73" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
             <w:r w:rsidR="00E5235E" w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00F71135">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5235E" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65198860" w14:textId="301C974D" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="00282C83" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3A57" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4199064E" w14:textId="7B95F3FD" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="00E02AF4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Žaneta Kliokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F91C2FD" w14:textId="40A1AFD8" w:rsidR="00E30C8B" w:rsidRPr="00846626" w:rsidRDefault="00E30C8B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F42E5" w14:textId="77777777" w:rsidR="003366A2" w:rsidRDefault="003366A2" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393236ED" w14:textId="03584302" w:rsidR="00282C83" w:rsidRDefault="003366A2" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 216 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58835068" w14:textId="77777777" w:rsidR="003366A2" w:rsidRDefault="003366A2" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F7FD18" w14:textId="20863A9D" w:rsidR="007D6F32" w:rsidRPr="00846626" w:rsidRDefault="003366A2" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 216 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009925A5" w:rsidRPr="00846626" w14:paraId="3656B4E0" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B82CD40" w14:textId="56F68C39" w:rsidR="009925A5" w:rsidRPr="00846626" w:rsidRDefault="009925A5" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2467DB83" w14:textId="370610EB" w:rsidR="009925A5" w:rsidRPr="00846626" w:rsidRDefault="009925A5" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba </w:t>
+            </w:r>
+            <w:r w:rsidR="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atvykusiems</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640903B6" w14:textId="6457C353" w:rsidR="00E5235E" w:rsidRPr="00846626" w:rsidRDefault="00E5235E" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F71135">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
             <w:r w:rsidR="00282C83" w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E059DF" w14:textId="09E37DB4" w:rsidR="009925A5" w:rsidRPr="00846626" w:rsidRDefault="00282C83" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009925A5" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A7407C" w14:textId="58FDE7AB" w:rsidR="009925A5" w:rsidRPr="00846626" w:rsidRDefault="00187C3F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Žaneta Kliokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E4AA68" w14:textId="3B4FD2E0" w:rsidR="00E30C8B" w:rsidRPr="00846626" w:rsidRDefault="00E30C8B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BB614D" w14:textId="77777777" w:rsidR="00282C83" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6A554A" w14:textId="0459FA49" w:rsidR="00712C0B" w:rsidRPr="00846626" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14 val. 216 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71135" w:rsidRPr="00846626" w14:paraId="6AF68DFC" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243B3E42" w14:textId="53D88D9A" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB1FCC1" w14:textId="06F5B8F6" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="00F71135">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD03A01" w14:textId="0F128A15" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="00F71135">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NMPP nepasiekusiems patenkinamo lygio (5b, 5c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="424DEB8A" w14:textId="52E93849" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4251E94B" w14:textId="5E27D337" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Žaneta Kliokienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514EF41E" w14:textId="77777777" w:rsidR="00F71135" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6FCC1E" w14:textId="1FD88629" w:rsidR="00712C0B" w:rsidRPr="00846626" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 216 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="46CF374A" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EB6CA0" w14:textId="7DC93811" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16762AE2" w14:textId="77777777" w:rsidR="00E5235E" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB30C85" w14:textId="43A0ED7E" w:rsidR="00282C83" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+            <w:r w:rsidR="00282C83" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F40E5B" w14:textId="4BC98238" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="00282C83" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3A57" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045AB686" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liucija Maurušaitienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD769D7" w14:textId="011E5976" w:rsidR="009B23D6" w:rsidRPr="00846626" w:rsidRDefault="009B23D6" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F73DEEA" w14:textId="77777777" w:rsidR="00282C83" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670A04C3" w14:textId="77777777" w:rsidR="00712C0B" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 224 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7652D55F" w14:textId="77777777" w:rsidR="00712C0B" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="096A1C60" w14:textId="3288D301" w:rsidR="00712C0B" w:rsidRPr="00846626" w:rsidRDefault="00712C0B" w:rsidP="00BC228B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 224 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C040C" w:rsidRPr="00846626" w14:paraId="27C39D00" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245C0AAF" w14:textId="182F2199" w:rsidR="009C040C" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EF2A19" w14:textId="77777777" w:rsidR="009C040C" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C040C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A12903F" w14:textId="5D2ED46F" w:rsidR="009C040C" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C040C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NMPP nepasiekusiems patenkinamo lygio (5a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3534B554" w14:textId="6213F469" w:rsidR="009C040C" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137F7B2B" w14:textId="77777777" w:rsidR="009C040C" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C040C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liucija Maurušaitienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="421D157B" w14:textId="77777777" w:rsidR="009C040C" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA2067E" w14:textId="77777777" w:rsidR="00712C0B" w:rsidRDefault="00712C0B" w:rsidP="00712C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70CDF1D6" w14:textId="2CE28ED6" w:rsidR="009C040C" w:rsidRPr="00846626" w:rsidRDefault="00712C0B" w:rsidP="00712C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 224 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="1A777F75" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D97A456" w14:textId="48366CED" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71135">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="642CD555" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D88604B" w14:textId="27B07482" w:rsidR="002610A2" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00846626">
+            <w:r w:rsidR="00535D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r w:rsidR="002610A2" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E2EA0D" w14:textId="7EE49A22" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3A57" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3339AF2B" w14:textId="1174C28C" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vil</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1B1C" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja Kazlauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01978303" w14:textId="77777777" w:rsidR="00712C0B" w:rsidRDefault="00712C0B" w:rsidP="00712C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EF9B3C" w14:textId="01FBD2C6" w:rsidR="00712C0B" w:rsidRDefault="00712C0B" w:rsidP="00712C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 211 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE8BBC0" w14:textId="34D19B52" w:rsidR="007D6F32" w:rsidRPr="00846626" w:rsidRDefault="00712C0B" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 211 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C3A57" w:rsidRPr="00846626" w14:paraId="5E22C922" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="756162A6" w14:textId="1CBFAC9B" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00F71135">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3785DFD4" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34126E85" w14:textId="11A1991B" w:rsidR="002610A2" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00535D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r w:rsidR="002610A2" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4226B3AA" w14:textId="150BE80A" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3A57" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C7684F" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Beržinskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F97997" w14:textId="77777777" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="009C3A57" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8E3580" w14:textId="77777777" w:rsidR="007F1923" w:rsidRDefault="007F1923" w:rsidP="007F1923">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA74093" w14:textId="0FC0596F" w:rsidR="007F1923" w:rsidRDefault="007F1923" w:rsidP="007F1923">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 305 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A70EB07" w14:textId="3E19A7E9" w:rsidR="007F1923" w:rsidRDefault="007F1923" w:rsidP="007F1923">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3181DDB2" w14:textId="72881C93" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="007F1923" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 210 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71135" w:rsidRPr="00846626" w14:paraId="0640A34F" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6752DFBD" w14:textId="3639062C" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12422FF1" w14:textId="6348168C" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="00F71135">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715E37E3" w14:textId="67720FC0" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="00F71135">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NMPP nepasiekusiems patenkinamo lygio (5b, 5c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469304B0" w14:textId="5179DA41" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F00415" w14:textId="77777777" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="00F71135">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Neringa Beržinskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1127AC48" w14:textId="77777777" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="00F71135" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A16FA37" w14:textId="77777777" w:rsidR="007F1923" w:rsidRDefault="007F1923" w:rsidP="007F1923">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A08FF8D" w14:textId="67A757AC" w:rsidR="00F71135" w:rsidRPr="00846626" w:rsidRDefault="007F1923" w:rsidP="007F1923">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.00-14.45 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A41DA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>137</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A441B" w:rsidRPr="00846626" w14:paraId="520FFA69" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFDE4E0" w14:textId="7AC5FB3E" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BEE54B" w14:textId="77777777" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="004A441B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A422D4F" w14:textId="52CEBED1" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="004A441B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5 kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D0F190" w14:textId="06AAF9D8" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CFEE30" w14:textId="38179561" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="00F71135">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alvyra Butrimanskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFCCC1E" w14:textId="77777777" w:rsidR="00D11F29" w:rsidRDefault="00D11F29" w:rsidP="00D11F29">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F18F36" w14:textId="2CA4484D" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="00D11F29" w:rsidP="00D11F29">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00277B37">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.45 val. 150 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514A38" w:rsidRPr="00846626" w14:paraId="6360809C" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="577E29BE" w14:textId="65BBC636" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0B7192" w14:textId="77777777" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglų kalba </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E14479A" w14:textId="2ADBFE5B" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00535D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-8</w:t>
+            </w:r>
+            <w:r w:rsidR="00514A38" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0B8FCD" w14:textId="68717F98" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55986F6E" w14:textId="0D87C4E1" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lina Makauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF5F1E4" w14:textId="77777777" w:rsidR="009C2C82" w:rsidRDefault="009C2C82" w:rsidP="009C2C82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F7C57F" w14:textId="2050987B" w:rsidR="0047088C" w:rsidRPr="00846626" w:rsidRDefault="009C2C82" w:rsidP="009C2C82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.00-14.45 val. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C2C82">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>217</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514A38" w:rsidRPr="00846626" w14:paraId="4E6B87C5" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1681D6BC" w14:textId="496719D0" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062450BD" w14:textId="77777777" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E17B946" w14:textId="7423927C" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00514A38" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-8 kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2B7724" w14:textId="5AB3D41B" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01866936" w14:textId="4C97D2F0" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sonata Skvarnavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1E2382" w14:textId="77777777" w:rsidR="009C2C82" w:rsidRDefault="009C2C82" w:rsidP="009C2C82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7EFAE3" w14:textId="762BC7F2" w:rsidR="00C21A2D" w:rsidRPr="00846626" w:rsidRDefault="009C2C82" w:rsidP="009C2C82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 217 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00514A38" w:rsidRPr="00846626" w14:paraId="509AD717" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2300573C" w14:textId="6A5F2628" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5681F2E0" w14:textId="77777777" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglų kalba </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1F5B55" w14:textId="06C231DF" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-8 kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FFB11B" w14:textId="142E0679" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3A41DB" w14:textId="14158F37" w:rsidR="00514A38" w:rsidRPr="00846626" w:rsidRDefault="00514A38" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sandra Vasiliauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760BDC84" w14:textId="77777777" w:rsidR="009F65A7" w:rsidRDefault="009F65A7" w:rsidP="009F65A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FD61B9" w14:textId="1B01561D" w:rsidR="00C21A2D" w:rsidRPr="00846626" w:rsidRDefault="009F65A7" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 151 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008751F8" w:rsidRPr="00846626" w14:paraId="0142D2F3" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5947B891" w14:textId="5C308BE3" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBC71EB" w14:textId="77777777" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglų kalba </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F807BA7" w14:textId="25EDDEDE" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008751F8" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008751F8" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F147B80" w14:textId="6C1D5493" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD2C26D" w14:textId="44A4D8D7" w:rsidR="008751F8" w:rsidRPr="00846626" w:rsidRDefault="008751F8" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inga Lastauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460EDD7A" w14:textId="77777777" w:rsidR="009F65A7" w:rsidRDefault="009F65A7" w:rsidP="009F65A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5379C336" w14:textId="7EE9EF35" w:rsidR="00C21A2D" w:rsidRPr="00034889" w:rsidRDefault="009F65A7" w:rsidP="009F65A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00-14.45 val. 212 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB7BD6" w:rsidRPr="00846626" w14:paraId="55B1C946" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26107700" w14:textId="606A2D01" w:rsidR="00EB7BD6" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FE3B79" w14:textId="77777777" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fizika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B1F1EC" w14:textId="7CB5F074" w:rsidR="00EB7BD6" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-8 kl.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259ACA0C" w14:textId="4E3F6B28" w:rsidR="00EB7BD6" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E45E3A2" w14:textId="4A3185C5" w:rsidR="00EB7BD6" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rasa Motūzaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408DB4B2" w14:textId="77777777" w:rsidR="009F65A7" w:rsidRDefault="009F65A7" w:rsidP="009F65A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3A9D50" w14:textId="1759DE5E" w:rsidR="00C21A2D" w:rsidRPr="00846626" w:rsidRDefault="009F65A7" w:rsidP="009F65A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 137 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004340D4" w:rsidRPr="00846626" w14:paraId="0A1A7A2E" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7CB865" w14:textId="06C5AD2B" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6887BDD5" w14:textId="77777777" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemija </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BAD8B9" w14:textId="2B49813F" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 kl. mok. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28192FD6" w14:textId="18599158" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694CFDAE" w14:textId="5A17BBEB" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laima Žakienė </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2249E1AE" w14:textId="77777777" w:rsidR="00C2052D" w:rsidRDefault="00C2052D" w:rsidP="00C2052D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49ACED5A" w14:textId="6BCDA8B3" w:rsidR="00C21A2D" w:rsidRPr="00846626" w:rsidRDefault="00C2052D" w:rsidP="00C2052D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 210 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004340D4" w:rsidRPr="00846626" w14:paraId="6945E83D" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A96F4A" w14:textId="1F5F4083" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="464CF8A4" w14:textId="77777777" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gamtos mokslai, biologija </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461F6B95" w14:textId="321D8FE2" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-8 kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6F1D27" w14:textId="4D7CC0F9" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BE3BD5" w14:textId="6A20FF4D" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edita Gedžienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E77E11" w14:textId="77777777" w:rsidR="00410290" w:rsidRDefault="00410290" w:rsidP="00410290">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680A2BF9" w14:textId="5DBFB799" w:rsidR="004340D4" w:rsidRPr="0048716F" w:rsidRDefault="00410290" w:rsidP="00410290">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 217 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004340D4" w:rsidRPr="00846626" w14:paraId="542A4311" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C87B89C" w14:textId="79669CF6" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1215F049" w14:textId="77777777" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Geografija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC1E960" w14:textId="1D5CD670" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6-8 kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2322E443" w14:textId="57B08BF2" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B70A40F" w14:textId="77777777" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dalia Kulbokienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9BB6C2" w14:textId="105C78C6" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="004340D4" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C75D5DB" w14:textId="77777777" w:rsidR="00410290" w:rsidRDefault="00410290" w:rsidP="00410290">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBEF0D7" w14:textId="0B850E32" w:rsidR="004340D4" w:rsidRPr="00846626" w:rsidRDefault="00410290" w:rsidP="00410290">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+            <w:r w:rsidR="00830EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00830EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00830EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val. </w:t>
+            </w:r>
+            <w:r w:rsidR="00830EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B15D1" w:rsidRPr="00846626" w14:paraId="0CDE62CA" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5543CE20" w14:textId="58E48221" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0445C352" w14:textId="77777777" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Istorija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2547953E" w14:textId="520EF157" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-8 kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4635296A" w14:textId="61818D57" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5766BD" w14:textId="77777777" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jūratė Pautienienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0082A2B3" w14:textId="62A36089" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F48608A" w14:textId="77777777" w:rsidR="00E6037B" w:rsidRDefault="00E6037B" w:rsidP="00E6037B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AC382A" w14:textId="7D15ED38" w:rsidR="00E6037B" w:rsidRDefault="00E6037B" w:rsidP="00E6037B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.55-15.40 val. 119 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA862AD" w14:textId="67188C89" w:rsidR="00922C1E" w:rsidRPr="00846626" w:rsidRDefault="00922C1E" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A441B" w:rsidRPr="00846626" w14:paraId="3C03F020" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB32437" w14:textId="169034FF" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8122AE" w14:textId="11962B18" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-183"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradinis ugdymas, 1a kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381C38BD" w14:textId="21D588DC" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB98819" w14:textId="311A36A7" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lina Čižikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4861CDFB" w14:textId="77777777" w:rsidR="00DD1263" w:rsidRDefault="00DD1263" w:rsidP="00DD1263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375B459E" w14:textId="11C79B04" w:rsidR="004A441B" w:rsidRDefault="00DD1263" w:rsidP="00DD1263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.00-13.35 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="00747301">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>304</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02CF1E34" w14:textId="77777777" w:rsidR="00747301" w:rsidRDefault="00747301" w:rsidP="00747301">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A6EDF7" w14:textId="780E6BA7" w:rsidR="007D6F32" w:rsidRPr="00846626" w:rsidRDefault="00747301" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.00-13.35 val. 304 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A441B" w:rsidRPr="00846626" w14:paraId="29ABE69B" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="177BFF25" w14:textId="1B247D99" w:rsidR="004A441B" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF7DB07" w14:textId="3653F5F6" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-183"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba atvykusiems 1a kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619A51F0" w14:textId="54BA0220" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78465F71" w14:textId="65D6A237" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lina Čižikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0708676B" w14:textId="77777777" w:rsidR="00747301" w:rsidRDefault="00747301" w:rsidP="00747301">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC86A89" w14:textId="5B8E317E" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="00747301" w:rsidP="005E438B">
+            <w:pPr>
+              <w:ind w:right="-104"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.00-13.35 val.  </w:t>
+            </w:r>
+            <w:r w:rsidR="005E438B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">218 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A441B" w:rsidRPr="00846626" w14:paraId="6F3C1B84" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEC7EBB" w14:textId="45B2DDA7" w:rsidR="004A441B" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC6B19C" w14:textId="155283DD" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradinis ugdymas, 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A989A2A" w14:textId="3BB012A5" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5F3E0F" w14:textId="0E5E48DC" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Daiva Bingelienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5279D5" w14:textId="77777777" w:rsidR="00747301" w:rsidRDefault="00747301" w:rsidP="00747301">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF0617F" w14:textId="65EE1527" w:rsidR="007D6F32" w:rsidRDefault="00747301" w:rsidP="007E266C">
+            <w:pPr>
+              <w:ind w:right="-104"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.05-13.40 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="007E266C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>126s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD901E7" w14:textId="77777777" w:rsidR="00747301" w:rsidRDefault="00747301" w:rsidP="00747301">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDCA895" w14:textId="137FF6FB" w:rsidR="00747301" w:rsidRPr="00846626" w:rsidRDefault="00747301" w:rsidP="00747301">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.55-11.30 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="007E266C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A441B" w:rsidRPr="00846626" w14:paraId="61F708E6" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371A380B" w14:textId="41A1278D" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E4D96A" w14:textId="6B9CA805" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradinis ugdymas, 1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="00282C83" w:rsidRPr="00846626">
-[...23 lines deleted...]
-            <w:r w:rsidR="00846626">
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D755BB2" w14:textId="28E60E76" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4BB19B" w14:textId="51CF8AC5" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristina Litvaitienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="641DA73D" w14:textId="77777777" w:rsidR="007E266C" w:rsidRDefault="007E266C" w:rsidP="007E266C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E21A917" w14:textId="64524C01" w:rsidR="004A441B" w:rsidRDefault="007E266C" w:rsidP="007E266C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.10-12.45 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="00073A33">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F27E01" w14:textId="4915BB9F" w:rsidR="007D6F32" w:rsidRDefault="00073A33" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penktadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E93730" w14:textId="57843B6B" w:rsidR="007D6F32" w:rsidRPr="00846626" w:rsidRDefault="00073A33" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10-12.45 val. 125 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A441B" w:rsidRPr="00846626" w14:paraId="2BE07903" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AADC8B" w14:textId="1E466B1B" w:rsidR="004A441B" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADB7086" w14:textId="1177C4C4" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba atvykusiems 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F78AF14" w14:textId="3BF39801" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E16969" w14:textId="079E9954" w:rsidR="004A441B" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kristina Litvaitienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DDA337" w14:textId="77777777" w:rsidR="00925F81" w:rsidRDefault="00925F81" w:rsidP="00925F81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69959E22" w14:textId="3E111BA3" w:rsidR="004A441B" w:rsidRPr="00846626" w:rsidRDefault="00925F81" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.55-13.30 val. 125 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0048716F" w:rsidRPr="00846626" w14:paraId="1B553C74" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CD5AFD" w14:textId="043D6348" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E286F61" w14:textId="2E84638D" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="0048716F" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0045C36B" w14:textId="3DB1AA1B" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="0048716F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6697EC" w14:textId="06C6C1ED" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="0048716F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rima Berčiūnienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025A3048" w14:textId="77777777" w:rsidR="00F80AEF" w:rsidRDefault="00F80AEF" w:rsidP="00F80AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="756F281A" w14:textId="27860EBC" w:rsidR="0048716F" w:rsidRDefault="00F80AEF" w:rsidP="00F80AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 203 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A11534A" w14:textId="77777777" w:rsidR="00F80AEF" w:rsidRDefault="00F80AEF" w:rsidP="00F80AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penktadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDEE71D" w14:textId="29CB1D5F" w:rsidR="007D6F32" w:rsidRPr="00846626" w:rsidRDefault="00CE377D" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F959FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>137</w:t>
+            </w:r>
+            <w:r w:rsidR="00F80AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0048716F" w:rsidRPr="00846626" w14:paraId="36A2E860" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16573C44" w14:textId="71FB42BA" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAFC3E3" w14:textId="1D4E340E" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="0048716F" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FAA460" w14:textId="5D3B3483" w:rsidR="0048716F" w:rsidRDefault="0048716F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A80A03B" w14:textId="53A3EBC4" w:rsidR="0048716F" w:rsidRDefault="0048716F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jolanta Marušauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78ABB0E4" w14:textId="77777777" w:rsidR="00CE377D" w:rsidRDefault="00CE377D" w:rsidP="00CE377D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5B2A82" w14:textId="77777777" w:rsidR="007D6F32" w:rsidRDefault="00CE377D" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.50-10.35 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="008F3B8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>126s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7A6BAE" w14:textId="77777777" w:rsidR="008F3B8A" w:rsidRDefault="008F3B8A" w:rsidP="008F3B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="339001D4" w14:textId="030A3788" w:rsidR="008F3B8A" w:rsidRDefault="008F3B8A" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 302 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0048716F" w:rsidRPr="00846626" w14:paraId="20F22829" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E3912F" w14:textId="46F3091B" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00282C83" w:rsidRPr="00846626">
-[...29 lines deleted...]
-              <w:t>kl.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="004593CA" w14:textId="2C86F6A2" w:rsidR="0048716F" w:rsidRPr="00846626" w:rsidRDefault="0048716F" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65198860" w14:textId="301C974D" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="00282C83" w:rsidP="009C3A57">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00846626">
+          <w:p w14:paraId="08436C73" w14:textId="39895014" w:rsidR="0048716F" w:rsidRDefault="0048716F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA436DF" w14:textId="617B5B94" w:rsidR="0048716F" w:rsidRDefault="0048716F" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Palmira Matulevičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3177E8" w14:textId="77777777" w:rsidR="00CE377D" w:rsidRDefault="00CE377D" w:rsidP="00CE377D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D208D9" w14:textId="55A7ACC1" w:rsidR="00CE377D" w:rsidRDefault="00CE377D" w:rsidP="00CE377D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 105 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="501D50A3" w14:textId="77777777" w:rsidR="00CE377D" w:rsidRDefault="00CE377D" w:rsidP="00CE377D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD9C89E" w14:textId="5746CAFC" w:rsidR="007D6F32" w:rsidRDefault="00CE377D" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 105 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E31551" w:rsidRPr="00846626" w14:paraId="0AB502E6" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABA4647" w14:textId="4D02C55D" w:rsidR="00E31551" w:rsidRPr="00846626" w:rsidRDefault="004A441B" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="009C3A57" w:rsidRPr="00846626">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> val.</w:t>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57271777" w14:textId="1B3E9D67" w:rsidR="00E31551" w:rsidRPr="00846626" w:rsidRDefault="00E31551" w:rsidP="004A441B">
+            <w:pPr>
+              <w:ind w:right="-42"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BC0BDF" w14:textId="4AFDC10D" w:rsidR="00E31551" w:rsidRDefault="00E31551" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4199064E" w14:textId="7B95F3FD" w:rsidR="009C3A57" w:rsidRPr="00846626" w:rsidRDefault="00E02AF4" w:rsidP="009C3A57">
-[...213 lines deleted...]
-              <w:t>323 kab.</w:t>
+          <w:p w14:paraId="7620231B" w14:textId="6B76B6C2" w:rsidR="00E31551" w:rsidRDefault="00E31551" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jolita Kazlauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570E0D75" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51271652" w14:textId="06E1C949" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.00-8.45 val. 137 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147AD512" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EFAC62" w14:textId="4034D822" w:rsidR="007D6F32" w:rsidRDefault="006A56DB" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 102 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009925A5" w:rsidRPr="00846626" w14:paraId="3656B4E0" w14:textId="77777777" w:rsidTr="00034889">
+      <w:tr w:rsidR="00E31551" w:rsidRPr="00846626" w14:paraId="50D3DDD4" w14:textId="77777777" w:rsidTr="003366A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B82CD40" w14:textId="56F68C39" w:rsidR="009925A5" w:rsidRPr="00846626" w:rsidRDefault="009925A5" w:rsidP="009C3A57">
-[...5352 lines deleted...]
-            <w:r w:rsidRPr="00846626">
+          <w:p w14:paraId="1062E6D7" w14:textId="6A7907A0" w:rsidR="00E31551" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00563F88">
+            <w:r w:rsidR="009C040C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3E7B4E" w14:textId="24C61812" w:rsidR="00E31551" w:rsidRPr="008E01AF" w:rsidRDefault="00E31551" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba atvykusiems </w:t>
+            </w:r>
+            <w:r w:rsidR="004A441B" w:rsidRPr="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d kl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210D37D4" w14:textId="7AFB8437" w:rsidR="00E31551" w:rsidRPr="008E01AF" w:rsidRDefault="00E31551" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1323875A" w14:textId="120DCBA5" w:rsidR="00E31551" w:rsidRPr="008E01AF" w:rsidRDefault="00E31551" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jolita Kazlauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A61055" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CD7602" w14:textId="78807E42" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 102 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550C382C" w14:textId="1B1E23B8" w:rsidR="00E31551" w:rsidRPr="008E01AF" w:rsidRDefault="00E31551" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B15D1" w:rsidRPr="00846626" w14:paraId="4A509295" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F40A2B" w14:textId="1BFBF10F" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6136FE04" w14:textId="5801E4C2" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BBDCF6" w14:textId="4EE13E44" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6318865B" w14:textId="1F7DA08D" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Virginija Lenkauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7478AFDF" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54FFEEA1" w14:textId="59DB9983" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.55-11.40 val. 106 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34048199" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE74BB7" w14:textId="6450867F" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10-12.55 val. 106 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B15D1" w:rsidRPr="00846626" w14:paraId="316D15B9" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315485BA" w14:textId="51762C43" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="009C040C" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129B0C49" w14:textId="647B01BC" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61330C95" w14:textId="71B40F49" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E769594" w14:textId="6FBB80BC" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vilma Šapalienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BFA1BC" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1450FA7F" w14:textId="77777777" w:rsidR="006B15D1" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10-12.55 val. 303 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A6964F" w14:textId="77777777" w:rsidR="006A56DB" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26554CB9" w14:textId="21162654" w:rsidR="006A56DB" w:rsidRPr="00846626" w:rsidRDefault="006A56DB" w:rsidP="006A56DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.55-9.40 val. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B03357">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>126</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B15D1" w:rsidRPr="00846626" w14:paraId="67C5ACE7" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FEBBF8" w14:textId="6210A468" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="577DFE52" w14:textId="282DD5A3" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pradinis ugdymas, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="179278D7" w14:textId="76AAAF90" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69329CE8" w14:textId="4C9AB949" w:rsidR="006B15D1" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rasa Astašauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CF959B" w14:textId="77777777" w:rsidR="00DF7C0C" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAB130F" w14:textId="0920F874" w:rsidR="00DF7C0C" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 301 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D60DEBC" w14:textId="77777777" w:rsidR="00DF7C0C" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55BA5116" w14:textId="14A7685C" w:rsidR="0055220B" w:rsidRPr="00846626" w:rsidRDefault="00DF7C0C" w:rsidP="007D6A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10-12.55 val. 301 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00991FE3" w:rsidRPr="00846626" w14:paraId="5B56956A" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B04C78" w14:textId="516B18AF" w:rsidR="00991FE3" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10724A79" w14:textId="6FA53563" w:rsidR="00991FE3" w:rsidRPr="00846626" w:rsidRDefault="00991FE3" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradinis ugdymas</w:t>
+            </w:r>
+            <w:r w:rsidR="00D56E27" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D56E27" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9FC440" w14:textId="2AE457E7" w:rsidR="00991FE3" w:rsidRPr="00846626" w:rsidRDefault="006B15D1" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00991FE3" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3878E3" w14:textId="77777777" w:rsidR="00991FE3" w:rsidRPr="00846626" w:rsidRDefault="00991FE3" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Elvyra Vingelienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653031C5" w14:textId="77777777" w:rsidR="00DF7C0C" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04F22D9C" w14:textId="757187B0" w:rsidR="00DF7C0C" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 107 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2928588E" w14:textId="77777777" w:rsidR="00DF7C0C" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70111B70" w14:textId="3B6560F3" w:rsidR="00421A60" w:rsidRPr="00846626" w:rsidRDefault="00DF7C0C" w:rsidP="00DF7C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10-12.55 val. 107 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000847B0" w:rsidRPr="00846626" w14:paraId="500E34F4" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AEFBEB" w14:textId="2A339B96" w:rsidR="000847B0" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B033C3E" w14:textId="6F6C779E" w:rsidR="000847B0" w:rsidRPr="00846626" w:rsidRDefault="000847B0" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradinis ugdymas</w:t>
+            </w:r>
+            <w:r w:rsidR="00D56E27" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D56E27" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162AD025" w14:textId="2C6328A3" w:rsidR="000847B0" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000847B0" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F79E42F" w14:textId="77777777" w:rsidR="000847B0" w:rsidRPr="00846626" w:rsidRDefault="000847B0" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vilija Kalinauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E2965B" w14:textId="77777777" w:rsidR="00F13ADB" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="037FE912" w14:textId="77777777" w:rsidR="00F13ADB" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8409F9" w14:textId="77777777" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirmadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207F94B0" w14:textId="2D54C0D1" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.55-9.40 val. 126s kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72EBDCAC" w14:textId="77777777" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F44DE3A" w14:textId="05BF0532" w:rsidR="00D56789" w:rsidRPr="00846626" w:rsidRDefault="00646B65" w:rsidP="002E7B68">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.50-10.35 val. 205 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E01AF" w:rsidRPr="00846626" w14:paraId="2BD492B1" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F6D74A" w14:textId="162FA77E" w:rsidR="008E01AF" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75ADD505" w14:textId="05D9DF47" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="007D6F32">
+            <w:pPr>
+              <w:ind w:right="-183"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba atvykusiems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D2284A" w14:textId="5BB4F4B9" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 val. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21607906" w14:textId="7C16EB61" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vilija Kalinauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A1AA53" w14:textId="77777777" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0FA25D" w14:textId="2D2D8C46" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 205 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00107DEC" w:rsidRPr="00846626" w14:paraId="75C334EC" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000EBE7" w14:textId="5BD52138" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E66B677" w14:textId="07388815" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="00107DEC" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pradinis ugdymas</w:t>
+            </w:r>
+            <w:r w:rsidR="00D56E27" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D56E27" w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0572B9E5" w14:textId="58FBA132" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00107DEC" w:rsidRPr="00846626">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399BD147" w14:textId="1C9EB310" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="00107DEC" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rim</w:t>
+            </w:r>
+            <w:r w:rsidR="008E01AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>utė Alma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Majauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203EF8CA" w14:textId="77777777" w:rsidR="00F13ADB" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D522C1C" w14:textId="06517A01" w:rsidR="00F13ADB" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E88D5A" w14:textId="77777777" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189F947E" w14:textId="77777777" w:rsidR="002B76DC" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.50-10.35 val. 202 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D106550" w14:textId="77777777" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ketvirtadieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7472DE33" w14:textId="0B50F4E2" w:rsidR="00646B65" w:rsidRPr="00846626" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10-12.55 val. 202 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E01AF" w:rsidRPr="00846626" w14:paraId="4D2348D3" w14:textId="77777777" w:rsidTr="003366A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5805EDE2" w14:textId="2BC1AB1A" w:rsidR="008E01AF" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009C040C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E66B677" w14:textId="388B60A8" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="00107DEC" w:rsidP="009C3A57">
-[...37 lines deleted...]
-              <w:t>c kl.</w:t>
+          <w:p w14:paraId="7683D8F4" w14:textId="70939637" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba atvykusiems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A441B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0572B9E5" w14:textId="58FBA132" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="00F13ADB" w:rsidP="009C3A57">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> val.</w:t>
+          <w:p w14:paraId="3B271163" w14:textId="6C98CAF7" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="399BD147" w14:textId="77777777" w:rsidR="00107DEC" w:rsidRPr="00846626" w:rsidRDefault="00107DEC" w:rsidP="009C3A57">
-[...1497 lines deleted...]
-          <w:p w14:paraId="372F26EA" w14:textId="0F28329D" w:rsidR="002E22A6" w:rsidRPr="00846626" w:rsidRDefault="002E22A6" w:rsidP="002604F8">
+          <w:p w14:paraId="70216DA2" w14:textId="77777777" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="008E01AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>utė Alma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846626">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Majauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D2C978" w14:textId="77777777" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="009C3A57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE13608" w14:textId="77777777" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antradieniais </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69E2C8A4" w14:textId="6C436286" w:rsidR="00646B65" w:rsidRDefault="00646B65" w:rsidP="00646B65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.05-13.50 val. 202 kab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0587FDE1" w14:textId="77777777" w:rsidR="008E01AF" w:rsidRPr="00846626" w:rsidRDefault="008E01AF" w:rsidP="002E7B68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EAA39A1" w14:textId="52E873F0" w:rsidR="0003263E" w:rsidRPr="00846626" w:rsidRDefault="00DC7631" w:rsidP="009C3A57">
+    <w:p w14:paraId="6371D730" w14:textId="7379CDA3" w:rsidR="000847B0" w:rsidRDefault="00DC7631" w:rsidP="00602C8B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00846626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                              Viso: 4</w:t>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
-      <w:r w:rsidR="00034889">
+      <w:r w:rsidR="0055220B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>Iš v</w:t>
       </w:r>
       <w:r w:rsidRPr="00846626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> val.</w:t>
+        <w:t xml:space="preserve">iso:  </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009C040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846626">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>val.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6371D730" w14:textId="59F2C012" w:rsidR="000847B0" w:rsidRPr="00846626" w:rsidRDefault="000847B0" w:rsidP="007A5E65">
+    <w:p w14:paraId="3525DE1C" w14:textId="77777777" w:rsidR="0055220B" w:rsidRPr="00846626" w:rsidRDefault="0055220B" w:rsidP="0055220B">
       <w:pPr>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21593677" w14:textId="2AB3E50F" w:rsidR="000847B0" w:rsidRPr="00846626" w:rsidRDefault="000847B0" w:rsidP="009C3A57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00846626">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Direktoriaus pavaduotoja ugdymui            </w:t>
       </w:r>
       <w:r w:rsidR="0086354E" w:rsidRPr="00846626">
@@ -7779,205 +7406,252 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0003263E"/>
     <w:rsid w:val="0002734F"/>
     <w:rsid w:val="0003263E"/>
     <w:rsid w:val="00034889"/>
     <w:rsid w:val="00053C5B"/>
+    <w:rsid w:val="00073A33"/>
     <w:rsid w:val="000847B0"/>
     <w:rsid w:val="0009639F"/>
     <w:rsid w:val="000A07F0"/>
     <w:rsid w:val="000E631D"/>
     <w:rsid w:val="00107DEC"/>
     <w:rsid w:val="00123959"/>
     <w:rsid w:val="00131A7E"/>
     <w:rsid w:val="0013576A"/>
     <w:rsid w:val="00153258"/>
+    <w:rsid w:val="0015428D"/>
     <w:rsid w:val="00187C3F"/>
     <w:rsid w:val="001E0AE5"/>
     <w:rsid w:val="002604F8"/>
     <w:rsid w:val="002610A2"/>
     <w:rsid w:val="00263C32"/>
+    <w:rsid w:val="00277B37"/>
     <w:rsid w:val="00282C83"/>
     <w:rsid w:val="00292AB5"/>
     <w:rsid w:val="002A034D"/>
     <w:rsid w:val="002B6768"/>
     <w:rsid w:val="002B76DC"/>
     <w:rsid w:val="002E22A6"/>
     <w:rsid w:val="002E7B68"/>
     <w:rsid w:val="002F7A4F"/>
     <w:rsid w:val="00305991"/>
     <w:rsid w:val="0031292F"/>
+    <w:rsid w:val="003366A2"/>
     <w:rsid w:val="00373C6E"/>
     <w:rsid w:val="003E3715"/>
     <w:rsid w:val="003F6A1D"/>
+    <w:rsid w:val="00410290"/>
     <w:rsid w:val="00421A60"/>
     <w:rsid w:val="004340D4"/>
+    <w:rsid w:val="004349C7"/>
     <w:rsid w:val="00435AB3"/>
     <w:rsid w:val="00463128"/>
     <w:rsid w:val="0047088C"/>
     <w:rsid w:val="0048716F"/>
     <w:rsid w:val="004A0F4F"/>
+    <w:rsid w:val="004A441B"/>
     <w:rsid w:val="004E7DC2"/>
     <w:rsid w:val="00500446"/>
     <w:rsid w:val="00514A38"/>
+    <w:rsid w:val="005165C9"/>
     <w:rsid w:val="00531921"/>
     <w:rsid w:val="00535D81"/>
     <w:rsid w:val="00543D38"/>
+    <w:rsid w:val="0055220B"/>
     <w:rsid w:val="00563F88"/>
     <w:rsid w:val="00577228"/>
     <w:rsid w:val="005A50CF"/>
     <w:rsid w:val="005B1CBF"/>
     <w:rsid w:val="005B6C69"/>
     <w:rsid w:val="005C19A3"/>
     <w:rsid w:val="005C6E1C"/>
     <w:rsid w:val="005E17B2"/>
+    <w:rsid w:val="005E438B"/>
+    <w:rsid w:val="00602C8B"/>
+    <w:rsid w:val="00605AD3"/>
     <w:rsid w:val="00612B77"/>
+    <w:rsid w:val="00646B65"/>
     <w:rsid w:val="006658A1"/>
+    <w:rsid w:val="006A56DB"/>
     <w:rsid w:val="006B15D1"/>
+    <w:rsid w:val="006D586A"/>
     <w:rsid w:val="00706334"/>
+    <w:rsid w:val="00712C0B"/>
     <w:rsid w:val="00717E24"/>
     <w:rsid w:val="007242B1"/>
     <w:rsid w:val="007264DF"/>
     <w:rsid w:val="00747129"/>
+    <w:rsid w:val="00747301"/>
     <w:rsid w:val="007A5E65"/>
     <w:rsid w:val="007B445E"/>
     <w:rsid w:val="007D092D"/>
     <w:rsid w:val="007D6A7B"/>
+    <w:rsid w:val="007D6F32"/>
+    <w:rsid w:val="007E266C"/>
     <w:rsid w:val="007E46F2"/>
+    <w:rsid w:val="007F1923"/>
     <w:rsid w:val="007F3FF5"/>
     <w:rsid w:val="00800F33"/>
+    <w:rsid w:val="00830EDF"/>
     <w:rsid w:val="008357F4"/>
     <w:rsid w:val="00846626"/>
     <w:rsid w:val="0086354E"/>
     <w:rsid w:val="00865A12"/>
     <w:rsid w:val="008751F8"/>
     <w:rsid w:val="00884956"/>
     <w:rsid w:val="00887118"/>
     <w:rsid w:val="0089176E"/>
     <w:rsid w:val="008919FE"/>
     <w:rsid w:val="008C00C8"/>
+    <w:rsid w:val="008E01AF"/>
     <w:rsid w:val="008E18CA"/>
     <w:rsid w:val="008E31AE"/>
     <w:rsid w:val="008E6632"/>
+    <w:rsid w:val="008F3B8A"/>
     <w:rsid w:val="00922C1E"/>
     <w:rsid w:val="00924629"/>
+    <w:rsid w:val="00925F81"/>
     <w:rsid w:val="00980D6F"/>
     <w:rsid w:val="00991FE3"/>
     <w:rsid w:val="009925A5"/>
     <w:rsid w:val="009B23D6"/>
     <w:rsid w:val="009B793D"/>
+    <w:rsid w:val="009C040C"/>
+    <w:rsid w:val="009C2C82"/>
     <w:rsid w:val="009C3A57"/>
     <w:rsid w:val="009C4F01"/>
+    <w:rsid w:val="009F65A7"/>
     <w:rsid w:val="00A1070A"/>
     <w:rsid w:val="00A26B79"/>
+    <w:rsid w:val="00A41DA8"/>
     <w:rsid w:val="00A4207F"/>
     <w:rsid w:val="00A45FB7"/>
     <w:rsid w:val="00A83D24"/>
     <w:rsid w:val="00AD0B66"/>
+    <w:rsid w:val="00AF4463"/>
+    <w:rsid w:val="00B03357"/>
     <w:rsid w:val="00B46EE3"/>
     <w:rsid w:val="00B55B62"/>
     <w:rsid w:val="00B82924"/>
     <w:rsid w:val="00BC228B"/>
+    <w:rsid w:val="00C2052D"/>
     <w:rsid w:val="00C21A2D"/>
+    <w:rsid w:val="00C33DDF"/>
     <w:rsid w:val="00C40BEC"/>
     <w:rsid w:val="00C44A12"/>
     <w:rsid w:val="00C56DC3"/>
     <w:rsid w:val="00C83BC7"/>
     <w:rsid w:val="00C91F25"/>
     <w:rsid w:val="00CB413C"/>
     <w:rsid w:val="00CD4C82"/>
     <w:rsid w:val="00CD62F8"/>
     <w:rsid w:val="00CD7988"/>
+    <w:rsid w:val="00CE377D"/>
+    <w:rsid w:val="00D04C37"/>
+    <w:rsid w:val="00D11F29"/>
     <w:rsid w:val="00D56789"/>
     <w:rsid w:val="00D56E27"/>
     <w:rsid w:val="00D67259"/>
+    <w:rsid w:val="00D67453"/>
     <w:rsid w:val="00D80630"/>
     <w:rsid w:val="00DB3BD1"/>
+    <w:rsid w:val="00DC0C7F"/>
     <w:rsid w:val="00DC7631"/>
+    <w:rsid w:val="00DD1263"/>
     <w:rsid w:val="00DD1CC9"/>
+    <w:rsid w:val="00DE0B47"/>
     <w:rsid w:val="00DE40E5"/>
     <w:rsid w:val="00DE55C0"/>
     <w:rsid w:val="00DE79C4"/>
     <w:rsid w:val="00DF1B1C"/>
+    <w:rsid w:val="00DF7C0C"/>
     <w:rsid w:val="00E02AF4"/>
     <w:rsid w:val="00E101BB"/>
     <w:rsid w:val="00E214CD"/>
     <w:rsid w:val="00E30C8B"/>
     <w:rsid w:val="00E31551"/>
     <w:rsid w:val="00E50ED3"/>
     <w:rsid w:val="00E5235E"/>
+    <w:rsid w:val="00E6037B"/>
+    <w:rsid w:val="00E71BF4"/>
     <w:rsid w:val="00E74729"/>
     <w:rsid w:val="00E8662E"/>
     <w:rsid w:val="00EA1FA7"/>
     <w:rsid w:val="00EB41D7"/>
     <w:rsid w:val="00EB7BD6"/>
     <w:rsid w:val="00ED7585"/>
     <w:rsid w:val="00F13ADB"/>
     <w:rsid w:val="00F168EC"/>
     <w:rsid w:val="00F426F8"/>
+    <w:rsid w:val="00F45343"/>
     <w:rsid w:val="00F5439C"/>
     <w:rsid w:val="00F7088A"/>
+    <w:rsid w:val="00F71135"/>
+    <w:rsid w:val="00F80AEF"/>
+    <w:rsid w:val="00F959FD"/>
     <w:rsid w:val="00FC74C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -8783,77 +8457,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2750</Words>
-  <Characters>1569</Characters>
+  <Words>2975</Words>
+  <Characters>1696</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4311</CharactersWithSpaces>
+  <CharactersWithSpaces>4662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>