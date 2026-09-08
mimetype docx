--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -1,1760 +1,2213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00F972EF" w:rsidRDefault="00F972EF" w:rsidP="000C41F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk143696433"/>
     </w:p>
-    <w:p w:rsidR="0080039D" w:rsidRPr="00E862C8" w:rsidRDefault="00C53297" w:rsidP="000C41F5">
+    <w:p w:rsidR="0080039D" w:rsidRPr="00F52518" w:rsidRDefault="00C53297" w:rsidP="000C41F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
+      <w:r w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">ORGANIZUOJAMAS VIEŠAS </w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">MARIJAMPOLĖS ,,ŠALTINIO“ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
+      <w:r w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>PROGIMNAZIJOS PATALPŲ NUOMOS KONKURSAS</w:t>
       </w:r>
-      <w:r w:rsidR="001E7FF0" w:rsidRPr="00E862C8">
+      <w:r w:rsidR="001E7FF0" w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C41F5" w:rsidRPr="00E862C8" w:rsidRDefault="000C41F5" w:rsidP="000C41F5">
+    <w:p w:rsidR="000C41F5" w:rsidRPr="00F52518" w:rsidRDefault="000C41F5" w:rsidP="000C41F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080039D" w:rsidRPr="00E862C8" w:rsidRDefault="00E862C8" w:rsidP="000C41F5">
+    <w:p w:rsidR="0080039D" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="000C41F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
+      <w:r w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B36" w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E862C8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B21F6" w:rsidRPr="00F52518">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>rug</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD45ED" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="372C23"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>sėjo 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="372C23"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> d.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C41F5" w:rsidRPr="00E862C8" w:rsidRDefault="000C41F5" w:rsidP="00E862C8">
+    <w:p w:rsidR="000C41F5" w:rsidRPr="00F52518" w:rsidRDefault="000C41F5" w:rsidP="000C41F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="372C23"/>
           <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Marijampolės ,,Šaltinio“ progimnazija</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3ED7" w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00DA3ED7" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001E7FF0" w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="001E7FF0" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>įmonės kodas 190454249</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3ED7" w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00DA3ED7" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>, NTR objekto kodas 1899-2006-4017,</w:t>
       </w:r>
-      <w:r w:rsidR="001E7FF0" w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="001E7FF0" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>viešo konkurso būdu išnuomoja patalpas, esančias adresu Mokolų g.61, Marijampolė:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA3ED7" w:rsidRPr="00E862C8" w:rsidRDefault="008E35D7" w:rsidP="00E862C8">
+    <w:p w:rsidR="00DA3ED7" w:rsidRPr="00F52518" w:rsidRDefault="008E35D7" w:rsidP="00DA3ED7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Sporto salę, kurios bendras plotas </w:t>
       </w:r>
-      <w:r w:rsidR="00DC1223" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00DC1223" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>448</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> kv. m.</w:t>
       </w:r>
-      <w:r w:rsidR="00073624" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00073624" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pradinis nuompinigių dydis – 9,00 Eur/val.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073624" w:rsidRPr="00E862C8" w:rsidRDefault="008E35D7" w:rsidP="00E862C8">
+    <w:p w:rsidR="00073624" w:rsidRPr="00F52518" w:rsidRDefault="008E35D7" w:rsidP="00073624">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00073624" w:rsidRPr="00E862C8">
-[...12 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Renginių</w:t>
+      </w:r>
+      <w:r w:rsidR="00073624" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> salę, kurios bendras plotas </w:t>
+      </w:r>
+      <w:r w:rsidR="00647AF5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>325 kv.</w:t>
       </w:r>
-      <w:r w:rsidR="000C41F5" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00647AF5" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00647AF5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
-      <w:r w:rsidR="000C41F5" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00073624" w:rsidRPr="00E862C8">
-[...12 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00073624" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pradinis nuompinigių dydis – </w:t>
+      </w:r>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00073624" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00073624" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>,00 Eur/val.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073624" w:rsidRPr="00E862C8" w:rsidRDefault="00073624" w:rsidP="00E862C8">
+    <w:p w:rsidR="00073624" w:rsidRPr="00F52518" w:rsidRDefault="00073624" w:rsidP="00073624">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...12 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Renginių</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sal</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1223" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>ės sceną</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurios bendras plotas </w:t>
       </w:r>
-      <w:r w:rsidR="00DC1223" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00DC1223" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="000C41F5" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> kv. m.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Pradinis nuompinigių dydis – 4,00 Eur/val.</w:t>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pradinis nuompinigių dydis – </w:t>
+      </w:r>
+      <w:r w:rsidR="00791EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>,00 Eur/val.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073624" w:rsidRPr="00E862C8" w:rsidRDefault="00073624" w:rsidP="00E862C8">
+    <w:p w:rsidR="00073624" w:rsidRDefault="00073624" w:rsidP="00073624">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="008E35D7" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="008E35D7" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mokomuosius kabinetus su kompiu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...21 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>teriu ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00943725">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="003B210B" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>šmaniuoju ekranu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00930D22" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00930D22" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>50-6</w:t>
       </w:r>
-      <w:r w:rsidR="00C15AD3" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00C15AD3" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00930D22" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00930D22" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>kv.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3ED7" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00DA3ED7" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1223" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00DC1223" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D0349" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="004D0349" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...6 lines deleted...]
-        <w:t>Pradinis nuompinigių dydis – 4,00 Eur/val.</w:t>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pradinis nuompinigių dydis – </w:t>
+      </w:r>
+      <w:r w:rsidR="00791EF3" w:rsidRPr="00791EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>8.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eur/val.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E862C8" w:rsidRDefault="00E862C8" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:iCs/>
-          <w:color w:val="555555"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...49 lines deleted...]
-        <w:t>dydis 4,00 Eur/val.</w:t>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Konkursas vykdomas vadovaujantis Marijampolės savivaldybės tarybos 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004D62CA" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D62CA" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>birželio 26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF29BD" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>sprendimu Nr.1-</w:t>
+      </w:r>
+      <w:r w:rsidR="004D62CA" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>173</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF29BD" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patvirtintu „Marijampolės savivaldybės turto viešo </w:t>
+      </w:r>
+      <w:r w:rsidR="004D62CA" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuomos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>konkurso ir nuomos be konkurso organizavimo ir vykdymo tvarko aprašu“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E862C8" w:rsidRPr="00E862C8" w:rsidRDefault="00E862C8" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Konkursą organizuoja ir vykdo Marijampolės ,,Šaltinio“ progimnazijos direktoriaus įsakymu sudaryta patalpų nuomos  konkurso komisija.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Konkurse išnuomojamo</w:t>
+      </w:r>
+      <w:r w:rsidR="008E35D7" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patalpo</w:t>
+      </w:r>
+      <w:r w:rsidR="008E35D7" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> galima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naudotis darbo dienomis</w:t>
+      </w:r>
+      <w:r w:rsidR="0011154F" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laisvu nuo ugdymo proceso metu</w:t>
+      </w:r>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...147 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Apie Konkursą skelbiama  internetinėje svetainėje </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="001E7FF0" w:rsidRPr="00E862C8">
+        <w:r w:rsidR="001E7FF0" w:rsidRPr="00F52518">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lt-LT"/>
           </w:rPr>
           <w:t>www.saltinio.lt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E041F8" w:rsidRPr="00E862C8">
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
         <w:rPr>
           <w:rStyle w:val="Hipersaitas"/>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="001E7FF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Nuomojamas patalpas galima apžiūrėti </w:t>
       </w:r>
-      <w:r w:rsidR="00E041F8" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">sutartu su direktoriumi ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoriaus  pavaduotoju ūkiui </w:t>
       </w:r>
-      <w:r w:rsidR="00E041F8" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">laiku, skambinant telefonais: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...12 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00341B36" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>+370</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>98</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E041F8" w:rsidRPr="00E862C8">
-[...12 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">88545 ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00341B36" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+370 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>607 22</w:t>
+      </w:r>
+      <w:r w:rsidR="000C41F5" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>373</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E35D7" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="008E35D7" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00512A54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="601"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:color w:val="555555"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...24 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Prašymai priimami ir registruojami iki 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B36" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. rug</w:t>
       </w:r>
-      <w:r w:rsidR="00031ED4" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00031ED4" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>sėjo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E862C8">
-[...14 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="007F2572" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> d. 1</w:t>
       </w:r>
-      <w:r w:rsidR="00851866" w:rsidRPr="00E862C8">
-[...24 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="007F2572" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.00 val. progimnazijos raštinėje</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7225" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>arba el.</w:t>
+      </w:r>
+      <w:r w:rsidR="002069B6" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>paštu</w:t>
       </w:r>
-      <w:r w:rsidR="00C707E2" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00C707E2" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00E862C8" w:rsidRPr="00E862C8">
-[...13 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mokyklasaltinio@gmail.com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E862C8" w:rsidRPr="00E862C8">
-[...12 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiziniai asmenys, juridiniai asmenys, </w:t>
       </w:r>
-      <w:r w:rsidR="00E041F8" w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00E041F8" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">pageidaujantys </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>dalyvauti patalpų nuomos konkurse, savo prašyme  nurodo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="008E35D7" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="008E35D7" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>1. K</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>onkurso dalyvio ar jo įgalioto atstovo vardą, pavardę, tel. numerį, el. pašto adresą (fiziniams asmenims);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="008E35D7" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="008E35D7" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>2. J</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>uridinio asmens, juridinio asmens filialo, pavadinimą ir kodą, adresą (buveinę), telefono numerį, elektroninio pašto adresą; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="008E35D7" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="008E35D7" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>3. T</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>rumpą paaiškinimą, kokiam tikslui konkurso dalyvis naudos nuomojamą turtą ir pageidaujami terminai (savaitės dienos ir valandos), kurie galutinai gali būti suderinami sutarties pasirašymo metu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="008E35D7" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="008E35D7" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>4. S</w:t>
       </w:r>
-      <w:r w:rsidR="00B14824" w:rsidRPr="00E862C8">
-[...3 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00B14824" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>iūlomą konkretų nuompinigių dydį už valandą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00512A54">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="601"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Konkurso komisijos posėdis vyks Marijampolės </w:t>
       </w:r>
-      <w:r w:rsidR="00851866" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>,,Šaltinio“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> progimnazijoje, adresu </w:t>
       </w:r>
-      <w:r w:rsidR="00851866" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Mokolų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> g. </w:t>
       </w:r>
-      <w:r w:rsidR="00851866" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>, Marijampolė, direktor</w:t>
       </w:r>
-      <w:r w:rsidR="00851866" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>iau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...24 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>s kabinete 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. rug</w:t>
       </w:r>
-      <w:r w:rsidR="00851866" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00851866" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">sėjo </w:t>
       </w:r>
-      <w:r w:rsidR="00E862C8">
-[...14 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="009B38C0" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> d. 1</w:t>
       </w:r>
-      <w:r w:rsidR="00BF6F23" w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidR="00BF6F23" w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> val.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Konkurso laimėtojas nustatomas pagal pasiūlytą didžiausią valandos kainą. Esant dviems vienodiems pasiūlymams, sutartis pasirašoma su ilgesnį nuomos terminą nurodžiusiu konkurso dalyviu arba su anksčiau turėjusiu progimnazijos patalpų nuomos sutartį bei sąžiningai vykdžiusiu savo įsipareigojimus nuomininku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14824" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00B14824" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Turto valdytojas ir turto nuomos konkurso laimėtojas arba jo įgaliotas atstovas ne anksčiau kaip po 5 darbo dienų ir ne vėliau kaip per 10 darbo dienų pasirašo nuomos sutartį.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F972EF" w:rsidRPr="00E862C8" w:rsidRDefault="00B14824" w:rsidP="00E862C8">
+    <w:p w:rsidR="00F972EF" w:rsidRPr="00F52518" w:rsidRDefault="00B14824" w:rsidP="00B14824">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...2 lines deleted...]
-          <w:color w:val="555555"/>
+      <w:r w:rsidRPr="00F52518">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Sutartis sudaroma ne ilgesniam kaip vienerių mokslo metų laikotarpiui. Sudarius sutartį, nuompinigius reikės mokėti kas mėnesį, prasidedant mėnesiui, bet ne vėliau kaip iki einamojo mėnesio 15 d., į atsiskaitomąją sąskaitą. Nuomininkas, nustatytu laiku nesumokėjęs nuompinigių, moka 0,05 proc. delspinigius nuo nesumokėtos nuompinigių sumos už kiekvieną pavėluotą dieną.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00073624" w:rsidRPr="00851866" w:rsidRDefault="00F972EF" w:rsidP="00F972EF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFDF4"/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="555555"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E862C8">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212529"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>__________</w:t>
+        <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00073624" w:rsidRPr="00851866" w:rsidSect="00F972EF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="567" w:bottom="567" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C53297"/>
     <w:rsid w:val="00031ED4"/>
     <w:rsid w:val="00073624"/>
     <w:rsid w:val="000C41F5"/>
-    <w:rsid w:val="001047D6"/>
     <w:rsid w:val="0011154F"/>
     <w:rsid w:val="001E7FF0"/>
+    <w:rsid w:val="002069B6"/>
     <w:rsid w:val="002D7ACF"/>
+    <w:rsid w:val="00341B36"/>
     <w:rsid w:val="003B210B"/>
     <w:rsid w:val="004B7853"/>
     <w:rsid w:val="004D0349"/>
+    <w:rsid w:val="004D62CA"/>
     <w:rsid w:val="00512A54"/>
     <w:rsid w:val="00647AF5"/>
+    <w:rsid w:val="006B21F6"/>
+    <w:rsid w:val="00791EF3"/>
     <w:rsid w:val="007D178A"/>
+    <w:rsid w:val="007F2572"/>
     <w:rsid w:val="0080039D"/>
     <w:rsid w:val="008061C0"/>
     <w:rsid w:val="00851866"/>
+    <w:rsid w:val="008B7225"/>
     <w:rsid w:val="008E35D7"/>
     <w:rsid w:val="00930D22"/>
+    <w:rsid w:val="00943725"/>
     <w:rsid w:val="0096692E"/>
+    <w:rsid w:val="009B38C0"/>
     <w:rsid w:val="00A30590"/>
     <w:rsid w:val="00A877EF"/>
     <w:rsid w:val="00B14824"/>
     <w:rsid w:val="00B91AF1"/>
     <w:rsid w:val="00BD2B93"/>
     <w:rsid w:val="00BF6F23"/>
     <w:rsid w:val="00C0467D"/>
     <w:rsid w:val="00C15AD3"/>
     <w:rsid w:val="00C53297"/>
     <w:rsid w:val="00C569BA"/>
     <w:rsid w:val="00C64F1A"/>
     <w:rsid w:val="00C707E2"/>
     <w:rsid w:val="00DA3ED7"/>
     <w:rsid w:val="00DC1223"/>
     <w:rsid w:val="00DD343E"/>
     <w:rsid w:val="00E041F8"/>
-    <w:rsid w:val="00E862C8"/>
+    <w:rsid w:val="00E64215"/>
+    <w:rsid w:val="00E95ACE"/>
     <w:rsid w:val="00EE73B2"/>
     <w:rsid w:val="00EF24A3"/>
+    <w:rsid w:val="00F52518"/>
     <w:rsid w:val="00F972EF"/>
+    <w:rsid w:val="00FD45ED"/>
     <w:rsid w:val="00FF29BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3360CA5B"/>
+  <w14:docId w14:val="05788371"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9102A38A-B938-47A0-B0E0-031DB004270E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2472,78 +2925,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2858</Characters>
+  <Pages>2</Pages>
+  <Words>2049</Words>
+  <Characters>1168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3353</CharactersWithSpaces>
+  <CharactersWithSpaces>3211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>