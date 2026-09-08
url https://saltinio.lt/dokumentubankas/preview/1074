--- v0 (2025-10-09)
+++ v1 (2026-09-08)
@@ -1,1533 +1,1646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="003402DF" w:rsidRDefault="003402DF" w:rsidP="00C62695">
+    <w:p w:rsidR="003402DF" w:rsidRPr="00C45BD6" w:rsidRDefault="003402DF" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="003402DF" w:rsidRDefault="003402DF" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003402DF" w:rsidRPr="00C45BD6" w:rsidRDefault="003402DF" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="003402DF" w:rsidRDefault="003402DF" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003402DF" w:rsidRPr="00C45BD6" w:rsidRDefault="003402DF" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="003402DF" w:rsidRDefault="003402DF" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003402DF" w:rsidRPr="00A770E0" w:rsidRDefault="00C45BD6" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="003402DF" w:rsidRPr="00C62695" w:rsidRDefault="003402DF" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003402DF" w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(surašyti: fizinio asmens vardą ir pavardę, asmens kodą, gyvenamosios vietos adresą, telefoną ir elektroninio pašto adresą arba juridinio asmens visus privalomus rekvizitus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00C62695" w:rsidRPr="00C62695" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marijampolės ,,Šaltinio‘‘ progimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB20A8" w:rsidRPr="00C45BD6" w:rsidRDefault="000D0A5C" w:rsidP="00C62695">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62695" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irektor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei Astai Kulbokienei</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00BA039B" w:rsidP="00C62695">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+      <w:pPr>
+        <w:spacing w:after="30"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C62695" w:rsidRPr="00C62695" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...111 lines deleted...]
-    <w:p w:rsidR="00C62695" w:rsidRPr="00237850" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DĖL PA</w:t>
+      </w:r>
+      <w:r w:rsidR="00517D66" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ALPŲ NUOMOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237850" w:rsidRPr="00C45BD6" w:rsidRDefault="00237850" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237850">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C62695" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+    </w:p>
+    <w:p w:rsidR="00237850" w:rsidRPr="00C45BD6" w:rsidRDefault="00237850" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00237850" w:rsidRDefault="00237850" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00517D66" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">..................d.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00237850" w:rsidRPr="00C45BD6" w:rsidRDefault="00237850" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00237850" w:rsidRDefault="00237850" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marijampolė  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...83 lines deleted...]
-    <w:p w:rsidR="0001163B" w:rsidRDefault="00BA039B" w:rsidP="003402DF">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0001163B" w:rsidRPr="00C45BD6" w:rsidRDefault="00BA039B" w:rsidP="003402DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00C62695" w:rsidRPr="00C62695">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C62695" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prašau </w:t>
       </w:r>
-      <w:r w:rsidR="00E33753">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E33753" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iš</w:t>
       </w:r>
-      <w:r w:rsidR="00C62695" w:rsidRPr="00C62695">
-[...34 lines deleted...]
-    <w:p w:rsidR="00965F47" w:rsidRDefault="0001163B" w:rsidP="0001163B">
+      <w:r w:rsidR="00C62695" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuomoti Marijampolės ,,Šaltinio‘‘ progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="0001163B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patalpas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965F47" w:rsidRPr="00C45BD6" w:rsidRDefault="0001163B" w:rsidP="0001163B">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sporto salė </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F611DE" w:rsidRDefault="00F611DE" w:rsidP="00F611DE">
+    <w:p w:rsidR="00F611DE" w:rsidRDefault="004768A7" w:rsidP="00F611DE">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renginių</w:t>
+      </w:r>
+      <w:r w:rsidR="00F611DE" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> salė </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scena</w:t>
+      </w:r>
+      <w:r w:rsidR="00F611DE" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F611DE" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001163B" w:rsidRDefault="0001163B" w:rsidP="0001163B">
+    <w:p w:rsidR="00C45BD6" w:rsidRPr="00C45BD6" w:rsidRDefault="00C45BD6" w:rsidP="00F611DE">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aktų salės scena  </w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scena </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001163B" w:rsidRPr="0001163B" w:rsidRDefault="0001163B" w:rsidP="0001163B">
+    <w:p w:rsidR="0001163B" w:rsidRPr="00C45BD6" w:rsidRDefault="0001163B" w:rsidP="00C45BD6">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mokomasis kabinetas</w:t>
       </w:r>
-      <w:r w:rsidR="00F611DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F611DE" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(-ai)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00F611DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F611DE" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.............................</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00BA41EA" w:rsidRPr="0001163B" w:rsidRDefault="00BA41EA" w:rsidP="00BA41EA">
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="0040688F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3FBA" w:rsidRPr="00C45BD6" w:rsidRDefault="00C45BD6" w:rsidP="00A23394">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="709" w:hanging="349"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kitos patalpo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23394">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0040688F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0040688F" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="0001163B" w:rsidRDefault="0001163B" w:rsidP="003402DF">
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001163B" w:rsidRPr="00C45BD6" w:rsidRDefault="0001163B" w:rsidP="003402DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0001163B" w:rsidRDefault="0001163B" w:rsidP="003402DF">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Šiems užsiėmimams (nurodyti užsiėmimo pobūdį):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0001163B" w:rsidRPr="00C45BD6" w:rsidRDefault="0001163B" w:rsidP="0001163B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="0001163B" w:rsidRPr="0001163B" w:rsidRDefault="0001163B" w:rsidP="0001163B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B965E0" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F611DE" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B965E0" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0040688F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0040688F" w:rsidRDefault="00E33753" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E33753" w:rsidRPr="00C45BD6" w:rsidRDefault="00E33753" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Patalpų nuomos terminas: </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F6A" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo </w:t>
+      </w:r>
+      <w:r w:rsidR="00965F47" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0001163B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="00965F47" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F6A" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iki ......</w:t>
+      </w:r>
+      <w:r w:rsidR="0001163B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F6A" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">....., t,y. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8258C" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8258C" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viso </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F6A" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mėn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965F47" w:rsidRPr="00C45BD6" w:rsidRDefault="00E33753" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Nuomojam</w:t>
+      </w:r>
+      <w:r w:rsidR="00965F47" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B965E0" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patalpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00965F47" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00965F47" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>užsiėmimai vyks (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8258C" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>savaitės dienos ir laikas</w:t>
+      </w:r>
+      <w:r w:rsidR="00965F47" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965F47" w:rsidRPr="00C45BD6" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pirmadienis ......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965F47" w:rsidRPr="00C45BD6" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Antradienis ......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965F47" w:rsidRPr="00C45BD6" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Trečiadienis .....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965F47" w:rsidRPr="00C45BD6" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ketvirtadienis ..................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E33753" w:rsidRPr="00C45BD6" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Penktadienis ....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62695" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A2454E" w:rsidRPr="00C45BD6" w:rsidRDefault="00E33753" w:rsidP="00BA039B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Siūloma</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2454E" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B965E0" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pinigių </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2454E" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dydis </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>už valandą</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/m</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2454E" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00B965E0" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8258C" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>įkainis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8258C" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2454E" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA039B" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B965E0" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (su PVM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00237850" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B965E0">
-[...32 lines deleted...]
-    <w:p w:rsidR="00E33753" w:rsidRDefault="00965F47" w:rsidP="003402DF">
+      <w:r w:rsidR="00A2454E" w:rsidRPr="00C45BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA039B" w:rsidRPr="00C45BD6" w:rsidRDefault="00BA039B" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-    <w:p w:rsidR="00F611DE" w:rsidRDefault="00F611DE" w:rsidP="003402DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0040688F" w:rsidRDefault="0040688F" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="0001163B" w:rsidRDefault="0001163B" w:rsidP="00BA039B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0040688F" w:rsidRDefault="0040688F" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E33753" w:rsidRPr="005A4F6A" w:rsidRDefault="00E33753" w:rsidP="00BA039B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0040688F" w:rsidRDefault="0040688F" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...96 lines deleted...]
-    <w:p w:rsidR="00965F47" w:rsidRDefault="00E33753" w:rsidP="00BA039B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0040688F" w:rsidRDefault="0040688F" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...88 lines deleted...]
-    <w:p w:rsidR="00965F47" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA039B" w:rsidRPr="00A770E0" w:rsidRDefault="00F8258C" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00965F47" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Juridinio asmens</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F6A" w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8258C" w:rsidRPr="00A770E0" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00965F47" w:rsidRDefault="00965F47" w:rsidP="00BA039B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8258C" w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avadinimas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vadovo pareigybė     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Parašas       </w:t>
+      </w:r>
+      <w:r w:rsidR="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FBA" w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ardas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A770E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pavardė</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA039B" w:rsidRPr="00A770E0" w:rsidRDefault="00BA039B" w:rsidP="00BA039B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...333 lines deleted...]
-    <w:p w:rsidR="00C62695" w:rsidRPr="00C62695" w:rsidRDefault="00C62695" w:rsidP="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidRDefault="00C62695" w:rsidP="00C62695">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00C62695" w:rsidRPr="00C62695">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C62695" w:rsidRPr="00C45BD6" w:rsidSect="00A23394">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="567" w:bottom="567" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CAD0907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E50C7FB2"/>
     <w:lvl w:ilvl="0" w:tplc="D7A6AD90">
       <w:start w:val="2023"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -1619,109 +1732,111 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C62695"/>
     <w:rsid w:val="0001163B"/>
-    <w:rsid w:val="00042D7F"/>
     <w:rsid w:val="000D0A5C"/>
     <w:rsid w:val="00237850"/>
     <w:rsid w:val="003402DF"/>
+    <w:rsid w:val="003F3FBA"/>
+    <w:rsid w:val="0040688F"/>
+    <w:rsid w:val="004768A7"/>
     <w:rsid w:val="00517D66"/>
     <w:rsid w:val="00571B47"/>
     <w:rsid w:val="005A4F6A"/>
     <w:rsid w:val="0061433F"/>
     <w:rsid w:val="0076127B"/>
-    <w:rsid w:val="00815971"/>
+    <w:rsid w:val="009108A0"/>
     <w:rsid w:val="00965F47"/>
+    <w:rsid w:val="00A23394"/>
     <w:rsid w:val="00A2454E"/>
-    <w:rsid w:val="00B546DE"/>
+    <w:rsid w:val="00A770E0"/>
     <w:rsid w:val="00B965E0"/>
     <w:rsid w:val="00BA039B"/>
-    <w:rsid w:val="00BA41EA"/>
+    <w:rsid w:val="00C45BD6"/>
     <w:rsid w:val="00C62695"/>
     <w:rsid w:val="00DB20A8"/>
     <w:rsid w:val="00E33753"/>
     <w:rsid w:val="00F54612"/>
     <w:rsid w:val="00F611DE"/>
     <w:rsid w:val="00F8258C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07160B8B"/>
+  <w14:docId w14:val="22746E3D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0DC553AF-484D-41ED-A4B6-5E9801965B17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2449,76 +2564,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>329</Words>
-  <Characters>1877</Characters>
+  <Words>1321</Words>
+  <Characters>753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2202</CharactersWithSpaces>
+  <CharactersWithSpaces>2070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rasa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>